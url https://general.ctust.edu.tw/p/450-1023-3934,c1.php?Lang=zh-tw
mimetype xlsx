--- v0 (2026-05-11)
+++ v1 (2026-06-26)
@@ -2,82 +2,77 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Desktop\總機資料\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11520" tabRatio="351"/>
   </bookViews>
   <sheets>
     <sheet name="0903" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'0903'!$A$1:$AB$61</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
-  <fileRecoveryPr repairLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="633" uniqueCount="499">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="634" uniqueCount="502">
   <si>
     <t>護理系</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>工讀生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>陳瓊芬</t>
-[...2 lines deleted...]
-  <si>
     <t>林優宏</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>廖水潭</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林正雄</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林芳貞</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>醫放系</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>醫技系</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>*鍾孟瑾</t>
@@ -169,54 +164,50 @@
   <si>
     <t>郭銘峰</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>專線：04-22808547</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>李瑞敏</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>圖書服務組</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>資訊服務組</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>衛生保健組</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>蕭雅莉</t>
-[...2 lines deleted...]
-  <si>
     <t>陳建夫</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>施國森</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>徐育鈴</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>莊淑如</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>葉秀煌</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>魏守群</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>張世沛</t>
@@ -472,90 +463,70 @@
   <si>
     <t>洪錦墩</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>吳世經</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>趙建蕾</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>◎洪智倫</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>經營管理 (6F)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>羅培仁</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>黃若飴</t>
-[...2 lines deleted...]
-  <si>
     <t>黃玉凰</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>張秀晶</t>
-[...2 lines deleted...]
-  <si>
     <t>學術發展組</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳琬婷</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>黃怡仁</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林明慧</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>陳兆鈞</t>
-[...10 lines deleted...]
-  <si>
     <t>劉智濬</t>
   </si>
   <si>
     <t>葉孜芃</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>◎袁又辰</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>系統發展組</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>藝文中心</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>軍訓室(校安中心)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>雷竣詠</t>
     <phoneticPr fontId="1" type="noConversion"/>
@@ -589,54 +560,50 @@
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>◎李明憲</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>劉于頴</t>
   </si>
   <si>
     <t>陳虹書</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>張睿景</t>
   </si>
   <si>
     <t>羅婷薏</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>☆劉伯康</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>紀佳利</t>
-[...2 lines deleted...]
-  <si>
     <t>黃蜂運</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>☆蔡麗雲</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳雯雯</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>黃慧文</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳孟珠</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>☆黃宣瑜</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>◎江芸薇</t>
@@ -667,53 +634,50 @@
   <si>
     <t>章浩然</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>文書組</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>推廣教育處</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>研究發展處</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林政勳</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>蔡毓珊</t>
   </si>
   <si>
     <t>周欣霖</t>
-  </si>
-[...1 lines deleted...]
-    <t>王宥筌</t>
   </si>
   <si>
     <t>黃朝輝</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>盧怡安</t>
   </si>
   <si>
     <t>林芷薐</t>
   </si>
   <si>
     <t>謝季安</t>
   </si>
   <si>
     <t>☆王耀毅</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>詹清全</t>
   </si>
   <si>
     <t>華亦熙</t>
   </si>
   <si>
@@ -756,54 +720,50 @@
       <t>林義証</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>許兆惠</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>王玉君</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>高碧鳳</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>吳耀庭</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>吳泓儒</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>黃小珍</t>
-[...2 lines deleted...]
-  <si>
     <t>阮氏花</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳雅薇</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>張曉寧</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>游浚彥</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳景元</t>
   </si>
   <si>
     <t>廖啟綱</t>
   </si>
   <si>
     <t>楊振昇</t>
   </si>
   <si>
@@ -817,75 +777,67 @@
   </si>
   <si>
     <t>李怡慧</t>
   </si>
   <si>
     <t>陳志的</t>
   </si>
   <si>
     <t>連寶靜</t>
   </si>
   <si>
     <t>王昭文</t>
   </si>
   <si>
     <t>張美雲</t>
   </si>
   <si>
     <t>臺市後驛社大</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>1F櫃檯</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>方鴻彬</t>
-[...2 lines deleted...]
-  <si>
     <t>賴姿婷</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>劉美玲</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>楊振昇</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>徐中慶</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>薩福安</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>劉昆育</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>許婉琪</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林義証</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>◎陳妤瑄</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>張振榮</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>游隆宏</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>☆</t>
@@ -1105,70 +1057,58 @@
   <si>
     <t>林冠語</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>主任專線</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>葉玟秀</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>李佩怡</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>高齡健康照護學系</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>學士後護理系</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>黃良生</t>
-[...6 lines deleted...]
-  <si>
     <t>專線</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>傳真</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>黃炫瑋</t>
-[...2 lines deleted...]
-  <si>
     <t>傳真/專線</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>吳家元</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>王淑莉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳冠蓁</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>張瓊云</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>傳真電話</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>傳真機</t>
@@ -1257,173 +1197,142 @@
   <si>
     <t>張佩瑜</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>謝克華</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林育正</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林進忠</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳妹后</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>詹立權</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>呂哲芯</t>
-[...2 lines deleted...]
-  <si>
     <t>專線與傳真</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>總務處進修組</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>張千桂</t>
-[...2 lines deleted...]
-  <si>
     <t>朱坤展</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>巫鈺宸</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>黃紫棋</t>
-[...5 lines deleted...]
-  <si>
     <t>王姵璇</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林庭寬</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>居安樓櫃台</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>專線/傳真</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>陳建良</t>
-[...2 lines deleted...]
-  <si>
     <t>吳婉如</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>校安手機</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>0912662389</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>體育室傳真</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>體適能中心專線</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>黃良圭</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>楊宜蓁</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>郭皓玉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>易德宜</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳宜伶</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>徐培倫</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>林芊妘</t>
-[...6 lines deleted...]
-  <si>
     <t>資源教室</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>李怡潔</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>學務處進修學務組</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>原住民資源中心</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>簡珮君</t>
-[...2 lines deleted...]
-  <si>
     <t>董事長祕書專線</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>校長室專線</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>副校長專線</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>孫丕侖</t>
   </si>
   <si>
     <t>詹博洲</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>朱映婕</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>戴儀蘋</t>
   </si>
@@ -1436,54 +1345,50 @@
   <si>
     <t>主秘專線</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>秘書室專線</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>人力資源</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>黃麗如</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>洪翠英</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>深耕計畫辦公室</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>余思慧</t>
-[...2 lines deleted...]
-  <si>
     <t>劉文貴</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林宜青</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林青蓉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳榮為</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>沈麗山</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林志郎</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>鄭詠凌</t>
@@ -1506,231 +1411,197 @@
   <si>
     <t>體育室</t>
   </si>
   <si>
     <t>林海清</t>
   </si>
   <si>
     <t>秘書處</t>
   </si>
   <si>
     <t>健康科學院(勤6F)</t>
   </si>
   <si>
     <t>護理學院(保6F)</t>
   </si>
   <si>
     <t>AI系 (3F)</t>
   </si>
   <si>
     <t>陳芊惠</t>
   </si>
   <si>
     <t>張慕儀</t>
   </si>
   <si>
-    <t>殷秉均</t>
-[...4 lines deleted...]
-  <si>
     <t>☆林義証</t>
   </si>
   <si>
     <t>☆吳世經</t>
   </si>
   <si>
     <t>鍾孟瑾</t>
   </si>
   <si>
     <t>陳美玲</t>
   </si>
   <si>
     <t>陳玉晴</t>
   </si>
   <si>
     <t>陳芬玲</t>
   </si>
   <si>
     <t>范慈凌</t>
   </si>
   <si>
     <t>李妍湘</t>
   </si>
   <si>
-    <t>賴怡汝</t>
-[...4 lines deleted...]
-  <si>
     <t>林翠壁</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>翁瑋菁</t>
   </si>
   <si>
     <t>呂隆翔</t>
   </si>
   <si>
-    <t>李英年</t>
-[...1 lines deleted...]
-  <si>
     <t>陳函青</t>
   </si>
   <si>
     <t>施妤卉</t>
   </si>
   <si>
     <t>賴士偉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>劉鎰佩</t>
   </si>
   <si>
     <t>許秀貞</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林律然</t>
   </si>
   <si>
     <t>吳侑恩</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>李湘沂</t>
   </si>
   <si>
     <t>林安婕</t>
   </si>
   <si>
-    <t>吳瑞境</t>
-[...5 lines deleted...]
-  <si>
     <t>山線社大</t>
   </si>
   <si>
     <t>葉晼芸</t>
   </si>
   <si>
     <t>松吟嵐</t>
   </si>
   <si>
     <t>簡珮宇</t>
   </si>
   <si>
     <t>專線</t>
   </si>
   <si>
     <t>傳真</t>
   </si>
   <si>
     <t>范如純</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>阮皇福</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>游婷婷</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>魏伊翎</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>呂信賢</t>
   </si>
   <si>
-    <t>*陳志成</t>
-[...2 lines deleted...]
-  <si>
     <t>許兆惠</t>
   </si>
   <si>
     <t>蔣蕙華</t>
   </si>
   <si>
-    <t>*陳桂美</t>
-[...2 lines deleted...]
-  <si>
     <t>林庭伊</t>
   </si>
   <si>
     <t>☆史天宇</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>郭至晧</t>
   </si>
   <si>
     <t>☆葉上民</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>黃宣瑜</t>
   </si>
   <si>
     <t>黃怡靜</t>
   </si>
   <si>
     <t>陳上權</t>
   </si>
   <si>
     <t>*呂令妃</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>*杜瑩貞</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>*陳宥蓁</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>*蘇佳敏</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>*陳雅菁</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>*吳亭潔</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>*呂令如</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>◎蔡璧玲</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>曾莉萍</t>
   </si>
   <si>
     <t>◎林川雄</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>蔡璧玲</t>
   </si>
   <si>
     <t>陳全美</t>
   </si>
   <si>
     <t>胡月娟</t>
@@ -1780,255 +1651,402 @@
         <family val="3"/>
       </rPr>
       <t>教學</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="華康儷粗黑"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>中心</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>李   盈</t>
   </si>
   <si>
     <t>葉雅文</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
+    <t>王淇</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>伏勇‧布后</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>*謝孟樺</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>*林湘瑜(技能)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>*張柔盈</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>*蔡佳玟</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>王椿婷</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>林英姬</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>王佳薇</t>
+  </si>
+  <si>
+    <t>*劉芯苓</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>*羅婉儀(課程)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>*莊莉琪(實習)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>牙技系</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>健康品質檢測中心</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>微生物實驗室</t>
+  </si>
+  <si>
+    <t>BSL-2實驗室</t>
+  </si>
+  <si>
+    <t>巫怡儂</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>翁芫萱</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>◎江亭儀</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>*楊彩鳳</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>工讀生</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>工讀生</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>通識教育中心</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>工讀生(日)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>工讀生(進)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>工讀生</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>工讀生</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>課外活動及服學中心</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>諮商輔導中心</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>工讀生</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>工讀生</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>校務研究中心</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>永續發展及大學社區責任推廣中心</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>工讀生</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>工讀生</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>工讀生</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>0972615715</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>工讀生</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>工讀生</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>圖書資訊處</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>工讀生</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>傳真專線</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>專線&amp;傳真</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>工讀生</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>☆邱子倩</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>詹佳穎</t>
+  </si>
+  <si>
+    <t>*陳慈恩</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>*賴詣青(行政)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>黃鉉瑋</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>周郁佩</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>*吳亭潔</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>呂柏昀</t>
+  </si>
+  <si>
+    <t>謝克勤</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>邱子倩</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>林彥祐</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>紀佳利(進)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>余思慧(進)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>方鴻彬</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>陳建良</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>蕭雅莉</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>黃紫棋</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>劉昆育</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>賴怡汝</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>黃小珍</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>林至德</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>藍羚華</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>陳瓊芬</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>吳佳蓉</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>簡珮君</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>王宥筌</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>黃良圭</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>魏守群</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
     <t>章玲瑄</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>王淇</t>
-[...15 lines deleted...]
-    <t>*張柔盈</t>
+    <t>吳瑞境</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>鄭靖萱</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>張世沛</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>*江秉榮</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>*蔡佳玟</t>
-[...167 lines deleted...]
-    <t>*賴詣青(行政)</t>
+    <t>黃若飴</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>李瑞敏</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>張秀晶</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>李英年</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>謝佩瑾</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>林芊妘</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>殷秉均</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>蔡靜嫺</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>李忠南</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>陳兆鈞</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>張千桂</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="26">
+  <fonts count="25">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="華康超明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
@@ -2047,56 +2065,50 @@
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF0000FF"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="華康超明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFC00000"/>
       <name val="華康超明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFC00000"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -2391,110 +2403,71 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...24 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...11 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
@@ -2531,63 +2504,100 @@
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2643,243 +2653,234 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="17" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="18" borderId="9" xfId="0" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="7" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="14" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="16" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="16" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...71 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="15" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1"/>
     <cellStyle name="一般 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFFCC"/>
       <color rgb="FF66FF66"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FFFFCCFF"/>
       <color rgb="FFFFFF66"/>
       <color rgb="FF33CCFF"/>
       <color rgb="FFCCECFF"/>
       <color rgb="FF0099FF"/>
     </mruColors>
   </colors>
   <extLst>
@@ -3171,4441 +3172,4443 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB67"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Y15" sqref="Y15"/>
+    <sheetView tabSelected="1" topLeftCell="A16" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="N47" sqref="N47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17.45" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.875" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.125" style="2" customWidth="1"/>
     <col min="3" max="3" width="8.875" style="2" customWidth="1"/>
     <col min="4" max="4" width="7.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.875" style="2" customWidth="1"/>
     <col min="6" max="6" width="7.875" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.875" style="2" customWidth="1"/>
     <col min="8" max="8" width="7.875" style="2" customWidth="1"/>
     <col min="9" max="12" width="8.875" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.875" style="2" customWidth="1"/>
     <col min="14" max="14" width="8.375" style="2" customWidth="1"/>
     <col min="15" max="15" width="10" style="2" customWidth="1"/>
     <col min="16" max="16" width="7.25" style="2" customWidth="1"/>
     <col min="17" max="17" width="10.5" style="2" customWidth="1"/>
     <col min="18" max="18" width="7.5" style="2" customWidth="1"/>
     <col min="19" max="19" width="10.5" customWidth="1"/>
     <col min="20" max="20" width="7.125" customWidth="1"/>
     <col min="21" max="21" width="10" customWidth="1"/>
     <col min="22" max="22" width="7.125" customWidth="1"/>
     <col min="23" max="23" width="10.5" customWidth="1"/>
     <col min="24" max="24" width="7.875" customWidth="1"/>
     <col min="25" max="25" width="10" customWidth="1"/>
     <col min="26" max="26" width="7.875" customWidth="1"/>
     <col min="27" max="27" width="10" customWidth="1"/>
     <col min="28" max="28" width="8.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="17.45" customHeight="1" thickBot="1">
-[...31 lines deleted...]
-      </c>
+    <row r="1" spans="1:28" ht="21.75" customHeight="1" thickBot="1">
+      <c r="A1" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
+      <c r="Z1" s="83"/>
+      <c r="AA1" s="83"/>
+      <c r="AB1" s="84"/>
     </row>
     <row r="2" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A2" s="73" t="s">
+      <c r="A2" s="94" t="s">
+        <v>100</v>
+      </c>
+      <c r="B2" s="77"/>
+      <c r="C2" s="78" t="s">
+        <v>344</v>
+      </c>
+      <c r="D2" s="78"/>
+      <c r="E2" s="77" t="s">
+        <v>101</v>
+      </c>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77" t="s">
         <v>102</v>
       </c>
-      <c r="B2" s="56"/>
-[...41 lines deleted...]
-      <c r="AB2" s="72"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77" t="s">
+        <v>156</v>
+      </c>
+      <c r="J2" s="77"/>
+      <c r="K2" s="79" t="s">
+        <v>132</v>
+      </c>
+      <c r="L2" s="79"/>
+      <c r="M2" s="76" t="s">
+        <v>410</v>
+      </c>
+      <c r="N2" s="76"/>
+      <c r="O2" s="76"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
+      <c r="R2" s="76"/>
+      <c r="S2" s="88" t="s">
+        <v>351</v>
+      </c>
+      <c r="T2" s="89"/>
+      <c r="U2" s="90"/>
+      <c r="V2" s="90"/>
+      <c r="W2" s="90"/>
+      <c r="X2" s="90"/>
+      <c r="Y2" s="91" t="s">
+        <v>352</v>
+      </c>
+      <c r="Z2" s="92"/>
+      <c r="AA2" s="90"/>
+      <c r="AB2" s="93"/>
     </row>
     <row r="3" spans="1:28" ht="17.45" customHeight="1">
       <c r="A3" s="6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B3" s="3">
         <v>1000</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D3" s="3">
         <v>8000</v>
       </c>
       <c r="E3" s="22" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="F3" s="22">
         <v>8100</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="H3" s="3">
         <v>8300</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J3" s="3">
         <v>8400</v>
       </c>
       <c r="K3" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="L3" s="3">
         <v>8800</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>382</v>
+        <v>356</v>
       </c>
       <c r="N3" s="4">
         <v>7280</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="P3" s="4">
         <v>7281</v>
       </c>
       <c r="Q3" s="4" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="R3" s="4">
         <v>22394465</v>
       </c>
       <c r="S3" s="5" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="T3" s="5">
         <v>3000</v>
       </c>
       <c r="U3" s="5" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="V3" s="5">
         <v>3001</v>
       </c>
       <c r="W3" s="1" t="s">
-        <v>277</v>
+        <v>263</v>
       </c>
       <c r="X3" s="1">
         <v>22398072</v>
       </c>
       <c r="Y3" s="12" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="Z3" s="12">
         <v>7324</v>
       </c>
       <c r="AA3" s="12" t="s">
-        <v>436</v>
+        <v>402</v>
       </c>
       <c r="AB3" s="9">
         <v>7391</v>
       </c>
     </row>
     <row r="4" spans="1:28" ht="17.45" customHeight="1">
       <c r="A4" s="7" t="s">
-        <v>373</v>
+        <v>349</v>
       </c>
       <c r="B4" s="17">
         <v>1002</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D4" s="3">
         <v>8001</v>
       </c>
       <c r="E4" s="22" t="s">
-        <v>391</v>
+        <v>484</v>
       </c>
       <c r="F4" s="22">
         <v>8101</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="H4" s="3">
         <v>8301</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="J4" s="3">
         <v>8415</v>
       </c>
       <c r="K4" s="3" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="L4" s="3">
         <v>8801</v>
       </c>
       <c r="M4" s="24" t="s">
-        <v>418</v>
+        <v>464</v>
       </c>
       <c r="N4" s="24">
         <v>7282</v>
       </c>
       <c r="O4" s="24" t="s">
         <v>1</v>
       </c>
       <c r="P4" s="24">
         <v>7283</v>
       </c>
       <c r="Q4" s="24"/>
       <c r="R4" s="24"/>
       <c r="S4" s="1" t="s">
-        <v>421</v>
+        <v>460</v>
       </c>
       <c r="T4" s="1">
-        <v>3002</v>
+        <v>5901</v>
       </c>
       <c r="U4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="V4" s="1">
         <v>3003</v>
       </c>
       <c r="W4" s="1" t="s">
-        <v>278</v>
+        <v>264</v>
       </c>
       <c r="X4" s="1">
         <v>22390263</v>
       </c>
       <c r="Y4" s="19" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="Z4" s="19">
         <v>7322</v>
       </c>
       <c r="AA4" s="19" t="s">
-        <v>452</v>
+        <v>417</v>
       </c>
       <c r="AB4" s="11">
         <v>7330</v>
       </c>
     </row>
     <row r="5" spans="1:28" ht="17.45" customHeight="1">
       <c r="A5" s="6" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B5" s="3">
         <v>1005</v>
       </c>
       <c r="C5" s="17" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="D5" s="17">
         <v>22396384</v>
       </c>
       <c r="E5" s="13" t="s">
-        <v>318</v>
+        <v>301</v>
       </c>
       <c r="F5" s="13">
         <v>8102</v>
       </c>
       <c r="G5" s="15" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="H5" s="15">
         <v>8302</v>
       </c>
       <c r="I5" s="15" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="J5" s="17">
         <v>8408</v>
       </c>
-      <c r="K5" s="50" t="s">
-[...11 lines deleted...]
-      <c r="Q5" s="57" t="s">
+      <c r="K5" s="69" t="s">
+        <v>284</v>
+      </c>
+      <c r="L5" s="69"/>
+      <c r="M5" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="85"/>
+      <c r="O5" s="85" t="s">
         <v>10</v>
       </c>
-      <c r="R5" s="57"/>
-[...4 lines deleted...]
-      <c r="U5" s="64" t="s">
+      <c r="P5" s="86"/>
+      <c r="Q5" s="85" t="s">
+        <v>9</v>
+      </c>
+      <c r="R5" s="85"/>
+      <c r="S5" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="V5" s="66"/>
-[...3 lines deleted...]
-      <c r="X5" s="65"/>
+      <c r="T5" s="58"/>
+      <c r="U5" s="62" t="s">
+        <v>6</v>
+      </c>
+      <c r="V5" s="87"/>
+      <c r="W5" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="X5" s="58"/>
       <c r="Y5" s="19" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="Z5" s="19">
         <v>22397176</v>
       </c>
       <c r="AA5" s="19" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="AB5" s="11">
         <v>22393215</v>
       </c>
     </row>
     <row r="6" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A6" s="37" t="s">
-        <v>151</v>
+      <c r="A6" s="36" t="s">
+        <v>143</v>
       </c>
       <c r="B6" s="17">
         <v>1006</v>
       </c>
-      <c r="C6" s="50" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="50"/>
+      <c r="C6" s="69" t="s">
+        <v>346</v>
+      </c>
+      <c r="D6" s="69"/>
       <c r="E6" s="13" t="s">
-        <v>319</v>
+        <v>474</v>
       </c>
       <c r="F6" s="13">
         <v>8103</v>
       </c>
       <c r="G6" s="15" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="H6" s="15">
         <v>22395033</v>
       </c>
       <c r="I6" s="15" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
       <c r="J6" s="15">
         <v>8414</v>
       </c>
       <c r="K6" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L6" s="3">
         <v>8810</v>
       </c>
       <c r="M6" s="25" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="N6" s="26">
         <v>7200</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="P6" s="4">
         <v>7900</v>
       </c>
       <c r="Q6" s="4" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="R6" s="24">
         <v>3600</v>
       </c>
       <c r="S6" s="5" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="T6" s="5">
         <v>7000</v>
       </c>
       <c r="U6" s="5" t="s">
-        <v>423</v>
+        <v>390</v>
       </c>
       <c r="V6" s="5">
-        <v>8100</v>
+        <v>7100</v>
       </c>
       <c r="W6" s="5" t="s">
-        <v>425</v>
+        <v>392</v>
       </c>
       <c r="X6" s="5">
         <v>6980</v>
       </c>
       <c r="Y6" s="29" t="s">
-        <v>491</v>
+        <v>454</v>
       </c>
       <c r="Z6" s="29">
         <v>7323</v>
       </c>
       <c r="AA6" s="29" t="s">
-        <v>488</v>
+        <v>451</v>
       </c>
       <c r="AB6" s="29">
         <v>7331</v>
       </c>
     </row>
     <row r="7" spans="1:28" ht="17.45" customHeight="1">
       <c r="A7" s="7" t="s">
-        <v>344</v>
+        <v>321</v>
       </c>
       <c r="B7" s="17">
         <v>22395943</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D7" s="3">
         <v>8001</v>
       </c>
       <c r="E7" s="13" t="s">
-        <v>477</v>
+        <v>440</v>
       </c>
       <c r="F7" s="13">
         <v>8105</v>
       </c>
-      <c r="G7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="50"/>
+      <c r="G7" s="69" t="s">
+        <v>154</v>
+      </c>
+      <c r="H7" s="69"/>
       <c r="I7" s="15" t="s">
-        <v>401</v>
+        <v>372</v>
       </c>
       <c r="J7" s="15">
         <v>8416</v>
       </c>
       <c r="K7" s="15" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="L7" s="15">
         <v>8811</v>
       </c>
       <c r="M7" s="26" t="s">
-        <v>438</v>
+        <v>404</v>
       </c>
       <c r="N7" s="26">
         <v>7201</v>
       </c>
       <c r="O7" s="24" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="P7" s="24">
         <v>7901</v>
       </c>
       <c r="Q7" s="24" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="R7" s="24">
         <v>3601</v>
       </c>
       <c r="S7" s="20" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="T7" s="20">
         <v>7043</v>
       </c>
       <c r="U7" s="20" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="V7" s="20">
         <v>7121</v>
       </c>
       <c r="W7" s="20" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="X7" s="20">
         <v>6986</v>
       </c>
-      <c r="Y7" s="87" t="s">
+      <c r="Y7" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="Z7" s="65"/>
-[...3 lines deleted...]
-      <c r="AB7" s="93"/>
+      <c r="Z7" s="58"/>
+      <c r="AA7" s="49" t="s">
+        <v>262</v>
+      </c>
+      <c r="AB7" s="50"/>
     </row>
     <row r="8" spans="1:28" ht="17.45" customHeight="1">
       <c r="A8" s="7" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="B8" s="17">
         <v>22398287</v>
       </c>
       <c r="C8" s="15" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="D8" s="15">
         <v>8002</v>
       </c>
       <c r="E8" s="13" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="F8" s="13">
         <v>22395039</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="H8" s="3">
         <v>8301</v>
       </c>
       <c r="I8" s="15" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="J8" s="15">
         <v>22394072</v>
       </c>
       <c r="K8" s="15" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="L8" s="15">
         <v>8812</v>
       </c>
       <c r="M8" s="27" t="s">
-        <v>433</v>
+        <v>400</v>
       </c>
       <c r="N8" s="28">
         <v>7202</v>
       </c>
       <c r="O8" s="24" t="s">
-        <v>432</v>
+        <v>399</v>
       </c>
       <c r="P8" s="24">
         <v>7902</v>
       </c>
       <c r="Q8" s="24" t="s">
-        <v>434</v>
+        <v>464</v>
       </c>
       <c r="R8" s="24">
         <v>3603</v>
       </c>
       <c r="S8" s="20" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="T8" s="20">
         <v>7001</v>
       </c>
       <c r="U8" s="20" t="s">
-        <v>429</v>
+        <v>396</v>
       </c>
       <c r="V8" s="20">
         <v>7102</v>
       </c>
       <c r="W8" s="20" t="s">
-        <v>430</v>
+        <v>397</v>
       </c>
       <c r="X8" s="20">
         <v>6981</v>
       </c>
       <c r="Y8" s="12" t="s">
-        <v>495</v>
+        <v>458</v>
       </c>
       <c r="Z8" s="18">
         <v>7300</v>
       </c>
       <c r="AA8" s="18" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="AB8" s="8">
         <v>7500</v>
       </c>
     </row>
     <row r="9" spans="1:28" ht="17.45" customHeight="1">
       <c r="A9" s="15"/>
       <c r="B9" s="15"/>
       <c r="C9" s="17" t="s">
-        <v>366</v>
+        <v>342</v>
       </c>
       <c r="D9" s="17">
         <v>8024</v>
       </c>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="17" t="s">
-        <v>380</v>
+        <v>497</v>
       </c>
       <c r="H9" s="17">
         <v>8323</v>
       </c>
-      <c r="I9" s="50" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="50"/>
+      <c r="I9" s="69" t="s">
+        <v>22</v>
+      </c>
+      <c r="J9" s="69"/>
       <c r="K9" s="15" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="L9" s="15">
         <v>8813</v>
       </c>
       <c r="M9" s="27" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="N9" s="27">
         <v>7209</v>
       </c>
       <c r="O9" s="24" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="P9" s="24">
         <v>7910</v>
       </c>
       <c r="Q9" s="24" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="R9" s="24">
         <v>3609</v>
       </c>
       <c r="S9" s="20" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="T9" s="20">
         <v>7051</v>
       </c>
       <c r="U9" s="20" t="s">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="V9" s="20">
         <v>7115</v>
       </c>
       <c r="W9" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="X9" s="1">
         <v>3928</v>
       </c>
       <c r="Y9" s="12" t="s">
-        <v>437</v>
+        <v>403</v>
       </c>
       <c r="Z9" s="18">
         <v>7307</v>
       </c>
       <c r="AA9" s="19" t="s">
-        <v>451</v>
+        <v>416</v>
       </c>
       <c r="AB9" s="10">
         <v>7501</v>
       </c>
     </row>
     <row r="10" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A10" s="76" t="s">
-[...10 lines deleted...]
-      <c r="F10" s="52"/>
+      <c r="A10" s="66" t="s">
+        <v>103</v>
+      </c>
+      <c r="B10" s="67"/>
+      <c r="C10" s="69" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="69"/>
+      <c r="E10" s="47" t="s">
+        <v>441</v>
+      </c>
+      <c r="F10" s="48"/>
       <c r="G10" s="17" t="s">
-        <v>381</v>
+        <v>498</v>
       </c>
       <c r="H10" s="17">
         <v>8321</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="J10" s="3">
         <v>8403</v>
       </c>
       <c r="K10" s="17" t="s">
-        <v>408</v>
+        <v>377</v>
       </c>
       <c r="L10" s="15">
         <v>8814</v>
       </c>
       <c r="M10" s="25" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="N10" s="25">
         <v>2300</v>
       </c>
       <c r="O10" s="24" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="P10" s="24">
         <v>7905</v>
       </c>
       <c r="Q10" s="24" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="R10" s="24">
         <v>3618</v>
       </c>
       <c r="S10" s="20" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="T10" s="20">
         <v>8800</v>
       </c>
       <c r="U10" s="20" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="V10" s="20">
         <v>8100</v>
       </c>
       <c r="W10" s="20" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="X10" s="20">
         <v>8820</v>
       </c>
       <c r="Y10" s="12" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="Z10" s="12">
         <v>7310</v>
       </c>
       <c r="AA10" s="19" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="AB10" s="11">
         <v>7344</v>
       </c>
     </row>
     <row r="11" spans="1:28" ht="17.45" customHeight="1">
       <c r="A11" s="6" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B11" s="3">
         <v>2000</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="D11" s="3">
         <v>8020</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>110</v>
+        <v>478</v>
       </c>
       <c r="F11" s="3">
         <v>8110</v>
       </c>
       <c r="G11" s="17" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="H11" s="17">
         <v>22396759</v>
       </c>
       <c r="I11" s="17" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="J11" s="17">
         <v>8406</v>
       </c>
       <c r="K11" s="32" t="s">
-        <v>409</v>
+        <v>378</v>
       </c>
       <c r="L11" s="15">
         <v>8815</v>
       </c>
       <c r="M11" s="25" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="N11" s="25">
         <v>1005</v>
       </c>
       <c r="O11" s="24" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="P11" s="24">
         <v>7903</v>
       </c>
       <c r="Q11" s="24" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="R11" s="24">
         <v>3612</v>
       </c>
       <c r="S11" s="20" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="T11" s="20">
         <v>7027</v>
       </c>
       <c r="U11" s="20" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="V11" s="20">
         <v>7108</v>
       </c>
       <c r="W11" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="X11" s="1">
         <v>8420</v>
       </c>
       <c r="Y11" s="12" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="Z11" s="12">
         <v>7345</v>
       </c>
       <c r="AA11" s="29" t="s">
-        <v>442</v>
+        <v>408</v>
       </c>
       <c r="AB11" s="10">
         <v>7503</v>
       </c>
     </row>
     <row r="12" spans="1:28" ht="17.45" customHeight="1">
       <c r="A12" s="7" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B12" s="17">
         <v>2200</v>
       </c>
       <c r="C12" s="15" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="D12" s="15">
         <v>8016</v>
       </c>
       <c r="E12" s="17" t="s">
-        <v>320</v>
+        <v>479</v>
       </c>
       <c r="F12" s="17">
         <v>8112</v>
       </c>
-      <c r="G12" s="50" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="50"/>
+      <c r="G12" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="H12" s="69"/>
       <c r="I12" s="17" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="J12" s="17">
         <v>8413</v>
       </c>
       <c r="K12" s="15" t="s">
-        <v>410</v>
+        <v>379</v>
       </c>
       <c r="L12" s="15">
         <v>8816</v>
       </c>
       <c r="M12" s="25" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="N12" s="25">
         <v>7221</v>
       </c>
       <c r="O12" s="24" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="P12" s="24">
         <v>8403</v>
       </c>
       <c r="Q12" s="24" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="R12" s="24">
         <v>6300</v>
       </c>
       <c r="S12" s="20" t="s">
-        <v>422</v>
+        <v>389</v>
       </c>
       <c r="T12" s="20">
         <v>7013</v>
       </c>
       <c r="U12" s="20" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="V12" s="20">
         <v>7114</v>
       </c>
       <c r="W12" s="20" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="X12" s="20">
         <v>8801</v>
       </c>
       <c r="Y12" s="19" t="s">
-        <v>460</v>
+        <v>424</v>
       </c>
       <c r="Z12" s="19">
         <v>7311</v>
       </c>
       <c r="AA12" s="29" t="s">
-        <v>276</v>
+        <v>467</v>
       </c>
       <c r="AB12" s="10">
         <v>7300</v>
       </c>
     </row>
     <row r="13" spans="1:28" ht="17.45" customHeight="1">
       <c r="A13" s="7" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B13" s="17">
         <v>8000</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>385</v>
+        <v>359</v>
       </c>
       <c r="D13" s="15">
         <v>8015</v>
       </c>
       <c r="E13" s="17" t="s">
-        <v>2</v>
+        <v>480</v>
       </c>
       <c r="F13" s="17">
         <v>8113</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="H13" s="3">
         <v>8350</v>
       </c>
       <c r="I13" s="17" t="s">
-        <v>486</v>
+        <v>449</v>
       </c>
       <c r="J13" s="17">
         <v>8421</v>
       </c>
       <c r="K13" s="15" t="s">
-        <v>481</v>
+        <v>444</v>
       </c>
       <c r="L13" s="15">
         <v>8817</v>
       </c>
       <c r="M13" s="27" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="N13" s="27">
         <v>7215</v>
       </c>
       <c r="O13" s="24" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="P13" s="24">
         <v>7906</v>
       </c>
       <c r="Q13" s="24" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="R13" s="24">
         <v>3604</v>
       </c>
       <c r="S13" s="20" t="s">
-        <v>279</v>
+        <v>462</v>
       </c>
       <c r="T13" s="20">
         <v>7010</v>
       </c>
       <c r="U13" s="20" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="V13" s="20">
         <v>7113</v>
       </c>
       <c r="W13" s="20" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="X13" s="20">
         <v>6580</v>
       </c>
       <c r="Y13" s="19" t="s">
-        <v>461</v>
+        <v>425</v>
       </c>
       <c r="Z13" s="19">
         <v>7321</v>
       </c>
       <c r="AA13" s="29" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="AB13" s="10">
         <v>7384</v>
       </c>
     </row>
     <row r="14" spans="1:28" ht="17.45" customHeight="1">
       <c r="A14" s="7" t="s">
-        <v>345</v>
+        <v>322</v>
       </c>
       <c r="B14" s="17">
         <v>22390671</v>
       </c>
       <c r="C14" s="15" t="s">
-        <v>386</v>
+        <v>360</v>
       </c>
       <c r="D14" s="15">
         <v>8022</v>
       </c>
       <c r="E14" s="17" t="s">
-        <v>321</v>
+        <v>302</v>
       </c>
       <c r="F14" s="17">
         <v>8115</v>
       </c>
       <c r="G14" s="17" t="s">
-        <v>124</v>
+        <v>500</v>
       </c>
       <c r="H14" s="17">
         <v>8351</v>
       </c>
       <c r="I14" s="17" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="J14" s="17">
         <v>22390511</v>
       </c>
       <c r="K14" s="15" t="s">
-        <v>486</v>
+        <v>449</v>
       </c>
       <c r="L14" s="15">
         <v>8818</v>
       </c>
       <c r="M14" s="27" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="N14" s="27">
         <v>7204</v>
       </c>
       <c r="O14" s="24" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="P14" s="24">
         <v>7907</v>
       </c>
       <c r="Q14" s="24" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="R14" s="24">
         <v>7281</v>
       </c>
       <c r="S14" s="20" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="T14" s="20">
         <v>8830</v>
       </c>
       <c r="U14" s="20" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="V14" s="20">
         <v>3005</v>
       </c>
       <c r="W14" s="20" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="X14" s="20">
         <v>6351</v>
       </c>
       <c r="Y14" s="19" t="s">
-        <v>498</v>
+        <v>461</v>
       </c>
       <c r="Z14" s="19">
         <v>7354</v>
       </c>
       <c r="AA14" s="29" t="s">
-        <v>275</v>
+        <v>311</v>
       </c>
       <c r="AB14" s="10">
         <v>8101</v>
       </c>
     </row>
     <row r="15" spans="1:28" ht="17.45" customHeight="1">
       <c r="A15" s="7" t="s">
-        <v>346</v>
+        <v>323</v>
       </c>
       <c r="B15" s="17">
         <v>22399939</v>
       </c>
       <c r="C15" s="15" t="s">
-        <v>387</v>
+        <v>361</v>
       </c>
       <c r="D15" s="15">
         <v>8023</v>
       </c>
       <c r="E15" s="17" t="s">
-        <v>343</v>
+        <v>482</v>
       </c>
       <c r="F15" s="17">
         <v>8114</v>
       </c>
       <c r="G15" s="17" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="H15" s="17">
         <v>8352</v>
       </c>
       <c r="I15" s="17" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="J15" s="17">
         <v>22393305</v>
       </c>
       <c r="K15" s="15" t="s">
-        <v>411</v>
+        <v>380</v>
       </c>
       <c r="L15" s="15">
         <v>22395079</v>
       </c>
       <c r="M15" s="25" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="N15" s="25">
         <v>7220</v>
       </c>
       <c r="O15" s="24" t="s">
-        <v>494</v>
+        <v>457</v>
       </c>
       <c r="P15" s="24">
         <v>7915</v>
       </c>
       <c r="Q15" s="24" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="R15" s="24">
         <v>3605</v>
       </c>
       <c r="S15" s="20" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="T15" s="20">
         <v>7039</v>
       </c>
       <c r="U15" s="20" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="V15" s="20">
         <v>7112</v>
       </c>
       <c r="W15" s="20" t="s">
-        <v>426</v>
+        <v>393</v>
       </c>
       <c r="X15" s="20">
         <v>3000</v>
       </c>
       <c r="Y15" s="19" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="Z15" s="19">
         <v>7358</v>
       </c>
       <c r="AA15" s="29" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="AB15" s="10">
         <v>7374</v>
       </c>
     </row>
     <row r="16" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A16" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="50"/>
+      <c r="A16" s="68" t="s">
+        <v>445</v>
+      </c>
+      <c r="B16" s="69"/>
       <c r="C16" s="15" t="s">
-        <v>147</v>
+        <v>469</v>
       </c>
       <c r="D16" s="15">
         <v>6608</v>
       </c>
       <c r="E16" s="17" t="s">
-        <v>168</v>
+        <v>483</v>
       </c>
       <c r="F16" s="17">
         <v>6701</v>
       </c>
       <c r="G16" s="17" t="s">
-        <v>309</v>
+        <v>294</v>
       </c>
       <c r="H16" s="17">
         <v>8353</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="15" t="s">
-        <v>412</v>
+        <v>381</v>
       </c>
       <c r="L16" s="15">
         <v>22391697</v>
       </c>
       <c r="M16" s="25" t="s">
         <v>1</v>
       </c>
       <c r="N16" s="25">
         <v>7225</v>
       </c>
       <c r="O16" s="24" t="s">
-        <v>493</v>
+        <v>456</v>
       </c>
       <c r="P16" s="24">
         <v>22390071</v>
       </c>
       <c r="Q16" s="24" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="R16" s="24">
         <v>3614</v>
       </c>
       <c r="S16" s="20" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="T16" s="20">
         <v>8400</v>
       </c>
       <c r="U16" s="20" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="V16" s="20">
         <v>2200</v>
       </c>
       <c r="W16" s="20" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="X16" s="20">
         <v>6983</v>
       </c>
       <c r="Y16" s="19" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="Z16" s="19">
         <v>8415</v>
       </c>
       <c r="AA16" s="29" t="s">
-        <v>488</v>
+        <v>451</v>
       </c>
       <c r="AB16" s="10">
         <v>7502</v>
       </c>
     </row>
     <row r="17" spans="1:28" ht="17.45" customHeight="1">
       <c r="A17" s="6" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B17" s="3">
         <v>2200</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>359</v>
+        <v>470</v>
       </c>
       <c r="D17" s="15">
         <v>6611</v>
       </c>
       <c r="E17" s="17" t="s">
-        <v>480</v>
+        <v>443</v>
       </c>
       <c r="F17" s="17">
         <v>8119</v>
       </c>
       <c r="G17" s="17" t="s">
-        <v>398</v>
+        <v>369</v>
       </c>
       <c r="H17" s="17">
         <v>8354</v>
       </c>
-      <c r="I17" s="51" t="s">
-[...6 lines deleted...]
-      <c r="L17" s="52"/>
+      <c r="I17" s="47" t="s">
+        <v>116</v>
+      </c>
+      <c r="J17" s="48"/>
+      <c r="K17" s="47" t="s">
+        <v>285</v>
+      </c>
+      <c r="L17" s="48"/>
       <c r="M17" s="25" t="s">
-        <v>492</v>
+        <v>455</v>
       </c>
       <c r="N17" s="25">
         <v>22391000</v>
       </c>
       <c r="O17" s="24"/>
       <c r="P17" s="24"/>
       <c r="Q17" s="24" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="R17" s="24">
         <v>3610</v>
       </c>
       <c r="S17" s="20" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="T17" s="20">
         <v>8810</v>
       </c>
       <c r="U17" s="20" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="V17" s="20" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="W17" s="20" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="X17" s="20">
         <v>6987</v>
       </c>
       <c r="Y17" s="19" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="Z17" s="19">
         <v>7377</v>
       </c>
       <c r="AA17" s="29" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="AB17" s="10">
         <v>22396755</v>
       </c>
     </row>
     <row r="18" spans="1:28" ht="17.45" customHeight="1">
       <c r="A18" s="7" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B18" s="17">
         <v>2300</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>474</v>
+        <v>437</v>
       </c>
       <c r="D18" s="15">
         <v>8012</v>
       </c>
       <c r="E18" s="17" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="F18" s="17">
         <v>22390631</v>
       </c>
       <c r="G18" s="17" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="H18" s="17">
         <v>8355</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="J18" s="3">
         <v>8420</v>
       </c>
       <c r="K18" s="3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="L18" s="3">
         <v>8820</v>
       </c>
       <c r="M18" s="25" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="N18" s="25">
         <v>22396763</v>
       </c>
       <c r="O18" s="24"/>
       <c r="P18" s="24"/>
       <c r="Q18" s="24" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="R18" s="24">
         <v>3608</v>
       </c>
       <c r="S18" s="20" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="T18" s="20">
         <v>7052</v>
       </c>
       <c r="U18" s="20" t="s">
-        <v>481</v>
+        <v>444</v>
       </c>
       <c r="V18" s="20">
         <v>7101</v>
       </c>
       <c r="W18" s="20" t="s">
-        <v>486</v>
+        <v>449</v>
       </c>
       <c r="X18" s="20">
         <v>6995</v>
       </c>
       <c r="Y18" s="19" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="Z18" s="19">
         <v>8130</v>
       </c>
       <c r="AA18" s="29"/>
       <c r="AB18" s="10"/>
     </row>
     <row r="19" spans="1:28" ht="17.45" customHeight="1">
       <c r="A19" s="7" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="B19" s="17">
         <v>2301</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>475</v>
+        <v>438</v>
       </c>
       <c r="D19" s="15">
         <v>6610</v>
       </c>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17" t="s">
-        <v>125</v>
+        <v>499</v>
       </c>
       <c r="H19" s="17">
         <v>8356</v>
       </c>
       <c r="I19" s="17" t="s">
-        <v>402</v>
+        <v>373</v>
       </c>
       <c r="J19" s="17">
         <v>8407</v>
       </c>
       <c r="K19" s="15" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="L19" s="15">
         <v>8821</v>
       </c>
       <c r="M19" s="25"/>
       <c r="N19" s="25"/>
       <c r="O19" s="24"/>
       <c r="P19" s="24"/>
       <c r="Q19" s="24" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="R19" s="24">
         <v>3615</v>
       </c>
       <c r="S19" s="20" t="s">
-        <v>486</v>
+        <v>449</v>
       </c>
       <c r="T19" s="20">
         <v>7060</v>
       </c>
       <c r="U19" s="20" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="V19" s="20">
         <v>22396762</v>
       </c>
       <c r="W19" s="20" t="s">
-        <v>465</v>
+        <v>429</v>
       </c>
       <c r="X19" s="20">
         <v>6984</v>
       </c>
       <c r="Y19" s="19" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="Z19" s="19">
         <v>6252</v>
       </c>
-      <c r="AA19" s="94" t="s">
-[...2 lines deleted...]
-      <c r="AB19" s="95"/>
+      <c r="AA19" s="51" t="s">
+        <v>261</v>
+      </c>
+      <c r="AB19" s="52"/>
     </row>
     <row r="20" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A20" s="79" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="80"/>
+      <c r="A20" s="70" t="s">
+        <v>446</v>
+      </c>
+      <c r="B20" s="71"/>
       <c r="C20" s="15" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="D20" s="15">
         <v>22394046</v>
       </c>
-      <c r="E20" s="51" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="52"/>
+      <c r="E20" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="F20" s="48"/>
       <c r="G20" s="17" t="s">
-        <v>450</v>
+        <v>415</v>
       </c>
       <c r="H20" s="17">
         <v>8357</v>
       </c>
-      <c r="I20" s="51" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="52"/>
+      <c r="I20" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="J20" s="48"/>
       <c r="K20" s="15" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="L20" s="15">
         <v>8822</v>
       </c>
-      <c r="M20" s="90" t="s">
-[...6 lines deleted...]
-      <c r="P20" s="65"/>
+      <c r="M20" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N20" s="57"/>
+      <c r="O20" s="57" t="s">
+        <v>113</v>
+      </c>
+      <c r="P20" s="58"/>
       <c r="Q20" s="24" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="R20" s="24">
         <v>3607</v>
       </c>
       <c r="S20" s="20" t="s">
-        <v>463</v>
+        <v>427</v>
       </c>
       <c r="T20" s="20">
         <v>7011</v>
       </c>
       <c r="U20" s="20"/>
       <c r="V20" s="20"/>
       <c r="W20" s="20" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="X20" s="20">
         <v>223994403</v>
       </c>
       <c r="Y20" s="19" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="Z20" s="19">
         <v>8110</v>
       </c>
       <c r="AA20" s="12" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="AB20" s="9">
         <v>6250</v>
       </c>
     </row>
     <row r="21" spans="1:28" ht="17.45" customHeight="1">
       <c r="A21" s="6" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B21" s="3">
         <v>8000</v>
       </c>
       <c r="C21" s="15" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="D21" s="15">
         <v>22394498</v>
       </c>
       <c r="E21" s="22" t="s">
-        <v>212</v>
+        <v>475</v>
       </c>
       <c r="F21" s="22">
         <v>8120</v>
       </c>
       <c r="G21" s="17" t="s">
-        <v>310</v>
+        <v>295</v>
       </c>
       <c r="H21" s="17">
         <v>8358</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="J21" s="3">
         <v>8410</v>
       </c>
       <c r="K21" s="15" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="L21" s="15">
         <v>8823</v>
       </c>
       <c r="M21" s="26" t="s">
-        <v>382</v>
+        <v>356</v>
       </c>
       <c r="N21" s="4">
         <v>7280</v>
       </c>
       <c r="O21" s="24" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="P21" s="4">
         <v>7280</v>
       </c>
       <c r="Q21" s="24" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="R21" s="24">
         <v>3613</v>
       </c>
       <c r="S21" s="20" t="s">
-        <v>464</v>
+        <v>428</v>
       </c>
       <c r="T21" s="20">
         <v>7012</v>
       </c>
       <c r="U21" s="21"/>
       <c r="V21" s="21"/>
       <c r="W21" s="20" t="s">
-        <v>286</v>
+        <v>271</v>
       </c>
       <c r="X21" s="20">
         <v>22394256</v>
       </c>
       <c r="Y21" s="19" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="Z21" s="19">
         <v>7500</v>
       </c>
       <c r="AA21" s="19" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="AB21" s="11">
         <v>6260</v>
       </c>
     </row>
     <row r="22" spans="1:28" ht="17.45" customHeight="1">
       <c r="A22" s="7" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="B22" s="17">
         <v>2001</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="D22" s="15">
         <v>22395199</v>
       </c>
       <c r="E22" s="17" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
       <c r="F22" s="17">
         <v>8122</v>
       </c>
       <c r="G22" s="17" t="s">
-        <v>488</v>
+        <v>451</v>
       </c>
       <c r="H22" s="17">
         <v>8359</v>
       </c>
       <c r="I22" s="17" t="s">
-        <v>403</v>
+        <v>374</v>
       </c>
       <c r="J22" s="17">
         <v>8404</v>
       </c>
       <c r="K22" s="15" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="L22" s="15">
         <v>8824</v>
       </c>
       <c r="M22" s="25" t="s">
-        <v>419</v>
+        <v>387</v>
       </c>
       <c r="N22" s="24">
         <v>7713</v>
       </c>
       <c r="O22" s="24" t="s">
-        <v>432</v>
+        <v>399</v>
       </c>
       <c r="P22" s="24">
         <v>7902</v>
       </c>
       <c r="Q22" s="24" t="s">
-        <v>486</v>
+        <v>449</v>
       </c>
       <c r="R22" s="24">
         <v>3620</v>
       </c>
       <c r="S22" s="20" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="T22" s="20">
         <v>22396761</v>
       </c>
       <c r="U22" s="21"/>
       <c r="V22" s="21"/>
       <c r="W22" s="21"/>
       <c r="X22" s="21"/>
       <c r="Y22" s="19" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="Z22" s="19">
         <v>7303</v>
       </c>
       <c r="AA22" s="19" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="AB22" s="11">
         <v>6257</v>
       </c>
     </row>
     <row r="23" spans="1:28" ht="17.45" customHeight="1">
       <c r="A23" s="7" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="B23" s="17">
         <v>2104</v>
       </c>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="17" t="s">
-        <v>392</v>
+        <v>364</v>
       </c>
       <c r="F23" s="17">
         <v>8121</v>
       </c>
       <c r="G23" s="17" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="H23" s="17">
         <v>22395657</v>
       </c>
       <c r="I23" s="17" t="s">
-        <v>404</v>
+        <v>375</v>
       </c>
       <c r="J23" s="17">
         <v>8405</v>
       </c>
       <c r="K23" s="15" t="s">
-        <v>456</v>
+        <v>420</v>
       </c>
       <c r="L23" s="15">
         <v>8826</v>
       </c>
       <c r="M23" s="25" t="s">
-        <v>435</v>
+        <v>401</v>
       </c>
       <c r="N23" s="24">
         <v>7701</v>
       </c>
       <c r="O23" s="25" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="P23" s="28">
         <v>7265</v>
       </c>
       <c r="Q23" s="24" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="R23" s="24">
         <v>22395608</v>
       </c>
       <c r="S23" s="21"/>
       <c r="T23" s="21"/>
       <c r="U23" s="21"/>
       <c r="V23" s="21"/>
       <c r="W23" s="21"/>
       <c r="X23" s="21"/>
       <c r="Y23" s="19" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="Z23" s="19">
         <v>7372</v>
       </c>
       <c r="AA23" s="19" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="AB23" s="11">
         <v>6259</v>
       </c>
     </row>
     <row r="24" spans="1:28" ht="17.45" customHeight="1">
       <c r="A24" s="7"/>
       <c r="B24" s="17"/>
       <c r="C24" s="15"/>
       <c r="D24" s="15"/>
       <c r="E24" s="17" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="F24" s="17">
         <v>5200</v>
       </c>
       <c r="G24" s="17" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="H24" s="30" t="s">
-        <v>487</v>
+        <v>450</v>
       </c>
       <c r="I24" s="17" t="s">
         <v>1</v>
       </c>
       <c r="J24" s="17">
         <v>8422</v>
       </c>
       <c r="K24" s="15" t="s">
-        <v>413</v>
+        <v>382</v>
       </c>
       <c r="L24" s="15">
         <v>8827</v>
       </c>
       <c r="M24" s="24" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="N24" s="24">
         <v>7715</v>
       </c>
       <c r="O24" s="25" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="P24" s="25">
         <v>7808</v>
       </c>
       <c r="Q24" s="24"/>
       <c r="R24" s="24"/>
-      <c r="S24" s="64" t="s">
-[...7 lines deleted...]
-      <c r="W24" s="64" t="s">
+      <c r="S24" s="62" t="s">
+        <v>426</v>
+      </c>
+      <c r="T24" s="58"/>
+      <c r="U24" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="X24" s="65"/>
+      <c r="V24" s="58"/>
+      <c r="W24" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="X24" s="58"/>
       <c r="Y24" s="19" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="Z24" s="19">
         <v>7360</v>
       </c>
       <c r="AA24" s="19" t="s">
-        <v>453</v>
+        <v>418</v>
       </c>
       <c r="AB24" s="11">
         <v>6251</v>
       </c>
     </row>
     <row r="25" spans="1:28" ht="17.45" customHeight="1">
       <c r="A25" s="7"/>
       <c r="B25" s="17"/>
-      <c r="C25" s="51" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="52"/>
+      <c r="C25" s="47" t="s">
+        <v>347</v>
+      </c>
+      <c r="D25" s="48"/>
       <c r="E25" s="15" t="s">
-        <v>449</v>
+        <v>414</v>
       </c>
       <c r="F25" s="15">
         <v>8123</v>
       </c>
-      <c r="G25" s="51" t="s">
-[...2 lines deleted...]
-      <c r="H25" s="52"/>
+      <c r="G25" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="H25" s="48"/>
       <c r="I25" s="17"/>
       <c r="J25" s="17"/>
       <c r="K25" s="15" t="s">
-        <v>414</v>
+        <v>383</v>
       </c>
       <c r="L25" s="15">
         <v>8828</v>
       </c>
       <c r="M25" s="24" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="N25" s="24">
         <v>7714</v>
       </c>
       <c r="O25" s="25" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="P25" s="25">
         <v>8020</v>
       </c>
       <c r="Q25" s="24"/>
       <c r="R25" s="24"/>
       <c r="S25" s="5" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="T25" s="5">
         <v>7400</v>
       </c>
       <c r="U25" s="5" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="V25" s="5">
         <v>3500</v>
       </c>
       <c r="W25" s="5" t="s">
-        <v>287</v>
+        <v>272</v>
       </c>
       <c r="X25" s="5">
         <v>6864</v>
       </c>
       <c r="Y25" s="19" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="Z25" s="19">
         <v>3978</v>
       </c>
       <c r="AA25" s="19" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="AB25" s="11">
         <v>7362</v>
       </c>
     </row>
     <row r="26" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A26" s="81" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="82"/>
+      <c r="A26" s="72" t="s">
+        <v>335</v>
+      </c>
+      <c r="B26" s="73"/>
       <c r="C26" s="3" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D26" s="3">
         <v>6580</v>
       </c>
       <c r="E26" s="17" t="s">
-        <v>481</v>
+        <v>444</v>
       </c>
       <c r="F26" s="17">
         <v>8124</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>378</v>
+        <v>354</v>
       </c>
       <c r="H26" s="3">
         <v>8340</v>
       </c>
       <c r="I26" s="17"/>
       <c r="J26" s="17"/>
       <c r="K26" s="15" t="s">
-        <v>415</v>
+        <v>384</v>
       </c>
       <c r="L26" s="15">
         <v>8829</v>
       </c>
       <c r="M26" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="N26" s="24">
         <v>8600</v>
       </c>
       <c r="O26" s="25" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="P26" s="25">
         <v>8410</v>
       </c>
       <c r="Q26" s="24"/>
       <c r="R26" s="24"/>
       <c r="S26" s="1" t="s">
-        <v>469</v>
+        <v>432</v>
       </c>
       <c r="T26" s="1">
         <v>7401</v>
       </c>
       <c r="U26" s="20" t="s">
-        <v>288</v>
+        <v>273</v>
       </c>
       <c r="V26" s="1">
         <v>3501</v>
       </c>
       <c r="W26" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="X26" s="1">
         <v>3912</v>
       </c>
       <c r="Y26" s="19" t="s">
-        <v>441</v>
+        <v>407</v>
       </c>
       <c r="Z26" s="19">
         <v>7332</v>
       </c>
       <c r="AA26" s="19" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="AB26" s="11">
         <v>6255</v>
       </c>
     </row>
     <row r="27" spans="1:28" ht="17.45" customHeight="1">
       <c r="A27" s="6" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B27" s="3">
         <v>2200</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>388</v>
+        <v>362</v>
       </c>
       <c r="D27" s="15">
         <v>6581</v>
       </c>
       <c r="E27" s="17" t="s">
-        <v>324</v>
+        <v>305</v>
       </c>
       <c r="F27" s="17">
         <v>24392586</v>
       </c>
       <c r="G27" s="17" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="H27" s="17">
         <v>8341</v>
       </c>
-      <c r="I27" s="51" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="52"/>
+      <c r="I27" s="47" t="s">
+        <v>289</v>
+      </c>
+      <c r="J27" s="48"/>
       <c r="K27" s="17" t="s">
-        <v>489</v>
+        <v>452</v>
       </c>
       <c r="L27" s="17">
         <v>8825</v>
       </c>
       <c r="M27" s="24" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="N27" s="24">
         <v>7280</v>
       </c>
       <c r="O27" s="25" t="s">
         <v>1</v>
       </c>
       <c r="P27" s="25">
         <v>7269</v>
       </c>
       <c r="Q27" s="24"/>
       <c r="R27" s="24"/>
       <c r="S27" s="1" t="s">
-        <v>470</v>
+        <v>433</v>
       </c>
       <c r="T27" s="1">
         <v>7402</v>
       </c>
       <c r="U27" s="1" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
       <c r="V27" s="1">
         <v>3502</v>
       </c>
       <c r="W27" s="1" t="s">
-        <v>431</v>
+        <v>398</v>
       </c>
       <c r="X27" s="1">
         <v>6875</v>
       </c>
       <c r="Y27" s="19" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="Z27" s="19">
         <v>7343</v>
       </c>
       <c r="AA27" s="19" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="AB27" s="11">
         <v>6254</v>
       </c>
     </row>
     <row r="28" spans="1:28" ht="17.45" customHeight="1">
       <c r="A28" s="7" t="s">
-        <v>347</v>
+        <v>324</v>
       </c>
       <c r="B28" s="17">
         <v>8050</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>467</v>
+        <v>430</v>
       </c>
       <c r="D28" s="15">
         <v>6582</v>
       </c>
       <c r="E28" s="17" t="s">
-        <v>323</v>
+        <v>304</v>
       </c>
       <c r="F28" s="17">
         <v>22395700</v>
       </c>
       <c r="G28" s="17" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="H28" s="17">
         <v>8342</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>305</v>
+        <v>290</v>
       </c>
       <c r="J28" s="3">
         <v>5700</v>
       </c>
-      <c r="K28" s="58" t="s">
-[...2 lines deleted...]
-      <c r="L28" s="59"/>
+      <c r="K28" s="80" t="s">
+        <v>286</v>
+      </c>
+      <c r="L28" s="81"/>
       <c r="M28" s="24" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="N28" s="24">
         <v>7713</v>
       </c>
       <c r="O28" s="25" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="P28" s="25">
         <v>22399940</v>
       </c>
-      <c r="Q28" s="90" t="s">
-[...2 lines deleted...]
-      <c r="R28" s="91"/>
+      <c r="Q28" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="R28" s="63"/>
       <c r="S28" s="1" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="T28" s="1">
         <v>7416</v>
       </c>
       <c r="U28" s="20" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="V28" s="20">
         <v>3514</v>
       </c>
       <c r="W28" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="X28" s="1">
         <v>6861</v>
       </c>
       <c r="Y28" s="19" t="s">
-        <v>440</v>
+        <v>406</v>
       </c>
       <c r="Z28" s="19">
         <v>7315</v>
       </c>
       <c r="AA28" s="29" t="s">
-        <v>443</v>
+        <v>409</v>
       </c>
       <c r="AB28" s="10">
         <v>6256</v>
       </c>
     </row>
     <row r="29" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A29" s="76" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="77"/>
+      <c r="A29" s="66" t="s">
+        <v>350</v>
+      </c>
+      <c r="B29" s="67"/>
       <c r="C29" s="15" t="s">
-        <v>468</v>
+        <v>431</v>
       </c>
       <c r="D29" s="15">
         <v>6583</v>
       </c>
-      <c r="E29" s="53" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="54"/>
+      <c r="E29" s="55" t="s">
+        <v>125</v>
+      </c>
+      <c r="F29" s="56"/>
       <c r="G29" s="17" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="H29" s="17">
         <v>22398045</v>
       </c>
       <c r="I29" s="17" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="J29" s="17">
         <v>24390716</v>
       </c>
       <c r="K29" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="L29" s="3">
         <v>8830</v>
       </c>
       <c r="M29" s="24" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="N29" s="24">
         <v>7709</v>
       </c>
       <c r="O29" s="25"/>
       <c r="P29" s="25"/>
       <c r="Q29" s="26" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="R29" s="25">
         <v>3600</v>
       </c>
       <c r="S29" s="1" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="T29" s="1">
         <v>8000</v>
       </c>
       <c r="U29" s="20" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="V29" s="20">
         <v>3535</v>
       </c>
       <c r="W29" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="X29" s="1">
         <v>6863</v>
       </c>
       <c r="Y29" s="19" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Z29" s="19">
         <v>6400</v>
       </c>
       <c r="AA29" s="19" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="AB29" s="11">
         <v>6253</v>
       </c>
     </row>
     <row r="30" spans="1:28" ht="17.45" customHeight="1">
       <c r="A30" s="6" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="B30" s="3">
         <v>2100</v>
       </c>
       <c r="C30" s="15" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="D30" s="15">
         <v>22390171</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>206</v>
+        <v>471</v>
       </c>
       <c r="F30" s="3">
         <v>8200</v>
       </c>
-      <c r="G30" s="51" t="s">
-[...6 lines deleted...]
-      <c r="J30" s="52"/>
+      <c r="G30" s="47" t="s">
+        <v>127</v>
+      </c>
+      <c r="H30" s="48"/>
+      <c r="I30" s="47" t="s">
+        <v>291</v>
+      </c>
+      <c r="J30" s="48"/>
       <c r="K30" s="15" t="s">
-        <v>420</v>
+        <v>388</v>
       </c>
       <c r="L30" s="15">
         <v>3519</v>
       </c>
       <c r="M30" s="24" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="N30" s="24">
         <v>7708</v>
       </c>
       <c r="O30" s="25"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="25" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="R30" s="25">
         <v>7281</v>
       </c>
       <c r="S30" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="T30" s="1">
         <v>7420</v>
       </c>
       <c r="U30" s="20" t="s">
-        <v>446</v>
+        <v>412</v>
       </c>
       <c r="V30" s="20">
         <v>3510</v>
       </c>
       <c r="W30" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="X30" s="1">
         <v>3302</v>
       </c>
       <c r="Y30" s="19" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="Z30" s="19">
         <v>7344</v>
       </c>
       <c r="AA30" s="19" t="s">
-        <v>457</v>
+        <v>421</v>
       </c>
       <c r="AB30" s="19">
         <v>7352</v>
       </c>
     </row>
     <row r="31" spans="1:28" ht="17.45" customHeight="1">
       <c r="A31" s="7" t="s">
-        <v>352</v>
+        <v>329</v>
       </c>
       <c r="B31" s="17">
         <v>2002</v>
       </c>
-      <c r="C31" s="51" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="52"/>
+      <c r="C31" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" s="48"/>
       <c r="E31" s="17" t="s">
-        <v>325</v>
+        <v>472</v>
       </c>
       <c r="F31" s="17">
         <v>8202</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="H31" s="3">
         <v>8310</v>
       </c>
       <c r="I31" s="22" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
       <c r="J31" s="22">
         <v>5750</v>
       </c>
       <c r="K31" s="15" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L31" s="15">
         <v>3511</v>
       </c>
       <c r="M31" s="24" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="N31" s="24">
         <v>2100</v>
       </c>
       <c r="O31" s="25"/>
       <c r="P31" s="25"/>
-      <c r="Q31" s="25" t="s">
-[...2 lines deleted...]
-      <c r="R31" s="25">
+      <c r="Q31" s="24" t="s">
+        <v>464</v>
+      </c>
+      <c r="R31" s="24">
         <v>7282</v>
       </c>
       <c r="S31" s="1" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="T31" s="1">
         <v>7417</v>
       </c>
       <c r="U31" s="20" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="V31" s="20">
         <v>3507</v>
       </c>
       <c r="W31" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="X31" s="1">
         <v>6862</v>
       </c>
       <c r="Y31" s="19" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="Z31" s="19">
         <v>7364</v>
       </c>
       <c r="AA31" s="29" t="s">
-        <v>486</v>
+        <v>449</v>
       </c>
       <c r="AB31" s="10">
         <v>6270</v>
       </c>
     </row>
     <row r="32" spans="1:28" ht="17.45" customHeight="1">
       <c r="A32" s="7" t="s">
-        <v>351</v>
+        <v>328</v>
       </c>
       <c r="B32" s="17">
         <v>2003</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="D32" s="3">
         <v>6300</v>
       </c>
       <c r="E32" s="17" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="F32" s="17">
         <v>8209</v>
       </c>
       <c r="G32" s="17" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="H32" s="17">
         <v>8312</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="J32" s="13">
         <v>22393600</v>
       </c>
       <c r="K32" s="17" t="s">
-        <v>484</v>
+        <v>447</v>
       </c>
       <c r="L32" s="17">
         <v>8832</v>
       </c>
       <c r="M32" s="24" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="N32" s="24">
         <v>2000</v>
       </c>
       <c r="O32" s="24"/>
       <c r="P32" s="24"/>
       <c r="Q32" s="24" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="R32" s="24">
-        <v>3607</v>
+        <v>6560</v>
       </c>
       <c r="S32" s="1" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
       <c r="T32" s="1">
         <v>6353</v>
       </c>
       <c r="U32" s="20" t="s">
-        <v>291</v>
+        <v>276</v>
       </c>
       <c r="V32" s="20">
         <v>8410</v>
       </c>
       <c r="W32" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="X32" s="1">
         <v>6200</v>
       </c>
       <c r="Y32" s="19" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="Z32" s="19">
         <v>7370</v>
       </c>
       <c r="AA32" s="29" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="AB32" s="10">
         <v>22395029</v>
       </c>
     </row>
     <row r="33" spans="1:28" ht="17.45" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>350</v>
+        <v>327</v>
       </c>
       <c r="B33" s="17">
         <v>2102</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>497</v>
+        <v>460</v>
       </c>
       <c r="D33" s="15">
         <v>5901</v>
       </c>
       <c r="E33" s="17" t="s">
-        <v>37</v>
+        <v>473</v>
       </c>
       <c r="F33" s="17">
         <v>8210</v>
       </c>
       <c r="G33" s="17" t="s">
-        <v>297</v>
+        <v>282</v>
       </c>
       <c r="H33" s="17">
         <v>8313</v>
       </c>
-      <c r="I33" s="86" t="s">
-[...6 lines deleted...]
-      <c r="L33" s="54"/>
+      <c r="I33" s="64" t="s">
+        <v>155</v>
+      </c>
+      <c r="J33" s="65"/>
+      <c r="K33" s="55" t="s">
+        <v>453</v>
+      </c>
+      <c r="L33" s="56"/>
       <c r="M33" s="25" t="s">
-        <v>486</v>
+        <v>449</v>
       </c>
       <c r="N33" s="25">
         <v>7720</v>
       </c>
       <c r="O33" s="25"/>
       <c r="P33" s="25"/>
       <c r="Q33" s="25" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="R33" s="25">
         <v>2001</v>
       </c>
       <c r="S33" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="T33" s="1">
         <v>7411</v>
       </c>
       <c r="U33" s="20" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="V33" s="20">
         <v>3520</v>
       </c>
       <c r="W33" s="1" t="s">
-        <v>428</v>
+        <v>395</v>
       </c>
       <c r="X33" s="1">
         <v>6867</v>
       </c>
       <c r="Y33" s="19" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
       <c r="Z33" s="19">
         <v>7385</v>
       </c>
       <c r="AA33" s="29"/>
       <c r="AB33" s="10"/>
     </row>
     <row r="34" spans="1:28" ht="17.45" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="B34" s="17">
         <v>2103</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>472</v>
+        <v>435</v>
       </c>
       <c r="D34" s="15">
         <v>5903</v>
       </c>
       <c r="E34" s="17" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F34" s="17">
         <v>8207</v>
       </c>
       <c r="G34" s="17" t="s">
-        <v>312</v>
+        <v>297</v>
       </c>
       <c r="H34" s="17">
         <v>8314</v>
       </c>
       <c r="I34" s="22" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="J34" s="22">
         <v>6200</v>
       </c>
       <c r="K34" s="3" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="L34" s="3">
         <v>6400</v>
       </c>
       <c r="M34" s="25" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="N34" s="25">
         <v>22397919</v>
       </c>
       <c r="O34" s="24"/>
       <c r="P34" s="24"/>
       <c r="Q34" s="25" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="R34" s="25">
         <v>6355</v>
       </c>
       <c r="S34" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="T34" s="1">
         <v>7285</v>
       </c>
       <c r="U34" s="20" t="s">
-        <v>424</v>
+        <v>391</v>
       </c>
       <c r="V34" s="20">
         <v>3503</v>
       </c>
       <c r="W34" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="X34" s="1">
         <v>6866</v>
       </c>
       <c r="Y34" s="19" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="Z34" s="19">
         <v>7373</v>
       </c>
       <c r="AA34" s="29"/>
       <c r="AB34" s="10"/>
     </row>
     <row r="35" spans="1:28" ht="17.45" customHeight="1">
       <c r="A35" s="13" t="s">
-        <v>471</v>
+        <v>434</v>
       </c>
       <c r="B35" s="13">
         <v>2006</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="D35" s="15">
         <v>22395971</v>
       </c>
       <c r="E35" s="17" t="s">
-        <v>394</v>
+        <v>366</v>
       </c>
       <c r="F35" s="17">
         <v>8203</v>
       </c>
       <c r="G35" s="17" t="s">
-        <v>313</v>
+        <v>466</v>
       </c>
       <c r="H35" s="17">
         <v>8315</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="J35" s="16">
         <v>22392988</v>
       </c>
-      <c r="K35" s="53" t="s">
-[...10 lines deleted...]
-      <c r="P35" s="65"/>
+      <c r="K35" s="55" t="s">
+        <v>33</v>
+      </c>
+      <c r="L35" s="56"/>
+      <c r="M35" s="53" t="s">
+        <v>353</v>
+      </c>
+      <c r="N35" s="54"/>
+      <c r="O35" s="57" t="s">
+        <v>343</v>
+      </c>
+      <c r="P35" s="58"/>
       <c r="Q35" s="24" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="R35" s="24">
-        <v>6560</v>
+        <v>7284</v>
       </c>
       <c r="S35" s="1" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
       <c r="T35" s="1">
         <v>7415</v>
       </c>
       <c r="U35" s="20" t="s">
-        <v>290</v>
+        <v>275</v>
       </c>
       <c r="V35" s="20">
         <v>3508</v>
       </c>
       <c r="W35" s="1" t="s">
-        <v>427</v>
+        <v>394</v>
       </c>
       <c r="X35" s="1">
         <v>6865</v>
       </c>
       <c r="Y35" s="19" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="Z35" s="19">
         <v>8001</v>
       </c>
       <c r="AA35" s="29"/>
       <c r="AB35" s="10"/>
     </row>
     <row r="36" spans="1:28" ht="17.45" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
       <c r="B36" s="17">
         <v>22395111</v>
       </c>
-      <c r="C36" s="51" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="52"/>
+      <c r="C36" s="47" t="s">
+        <v>436</v>
+      </c>
+      <c r="D36" s="48"/>
       <c r="E36" s="17" t="s">
-        <v>326</v>
+        <v>306</v>
       </c>
       <c r="F36" s="17">
         <v>8206</v>
       </c>
       <c r="G36" s="17" t="s">
-        <v>485</v>
+        <v>448</v>
       </c>
       <c r="H36" s="17">
         <v>8316</v>
       </c>
-      <c r="I36" s="51" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="52"/>
+      <c r="I36" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="J36" s="48"/>
       <c r="K36" s="3" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="L36" s="3">
         <v>6512</v>
       </c>
       <c r="M36" s="26" t="s">
-        <v>382</v>
+        <v>356</v>
       </c>
       <c r="N36" s="4">
         <v>7280</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>383</v>
+        <v>357</v>
       </c>
       <c r="P36" s="4">
-        <v>7280</v>
+        <v>8000</v>
       </c>
       <c r="Q36" s="25" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="R36" s="25">
         <v>7909</v>
       </c>
       <c r="S36" s="1" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="T36" s="1">
         <v>7418</v>
       </c>
       <c r="U36" s="20" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="V36" s="20">
         <v>3512</v>
       </c>
       <c r="W36" s="1" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="X36" s="1">
         <v>6872</v>
       </c>
       <c r="Y36" s="19" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="Z36" s="19">
         <v>3930</v>
       </c>
       <c r="AA36" s="29"/>
       <c r="AB36" s="10"/>
     </row>
     <row r="37" spans="1:28" ht="17.45" customHeight="1">
       <c r="A37" s="7" t="s">
-        <v>354</v>
+        <v>331</v>
       </c>
       <c r="B37" s="17">
         <v>22396372</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="D37" s="3">
         <v>6300</v>
       </c>
       <c r="E37" s="17" t="s">
-        <v>485</v>
+        <v>448</v>
       </c>
       <c r="F37" s="17">
         <v>8212</v>
       </c>
       <c r="G37" s="17" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="H37" s="17">
         <v>22395033</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>43</v>
+        <v>485</v>
       </c>
       <c r="J37" s="3">
         <v>6201</v>
       </c>
       <c r="K37" s="17" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="L37" s="17">
         <v>6503</v>
       </c>
       <c r="M37" s="24" t="s">
-        <v>419</v>
+        <v>387</v>
       </c>
       <c r="N37" s="24">
         <v>7713</v>
       </c>
       <c r="O37" s="24" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="P37" s="24">
         <v>7817</v>
       </c>
       <c r="Q37" s="25" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="R37" s="25">
         <v>6352</v>
       </c>
       <c r="S37" s="1" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="T37" s="1">
         <v>7419</v>
       </c>
       <c r="U37" s="20" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="V37" s="20">
         <v>3505</v>
       </c>
       <c r="W37" s="1" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="X37" s="1">
         <v>22390168</v>
       </c>
       <c r="Y37" s="19" t="s">
-        <v>439</v>
+        <v>405</v>
       </c>
       <c r="Z37" s="19">
         <v>7391</v>
       </c>
       <c r="AA37" s="29"/>
       <c r="AB37" s="10"/>
     </row>
     <row r="38" spans="1:28" ht="17.45" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="B38" s="17">
         <v>22395751</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>455</v>
+        <v>419</v>
       </c>
       <c r="D38" s="15">
         <v>6303</v>
       </c>
       <c r="E38" s="17" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="F38" s="17">
         <v>22396749</v>
       </c>
       <c r="G38" s="17" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="H38" s="17">
         <v>22395043</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>405</v>
+        <v>487</v>
       </c>
       <c r="J38" s="13">
         <v>6204</v>
       </c>
       <c r="K38" s="17" t="s">
-        <v>416</v>
+        <v>385</v>
       </c>
       <c r="L38" s="17">
         <v>6504</v>
       </c>
       <c r="M38" s="24" t="s">
-        <v>435</v>
+        <v>401</v>
       </c>
       <c r="N38" s="24">
         <v>7701</v>
       </c>
       <c r="O38" s="24"/>
       <c r="P38" s="24"/>
       <c r="Q38" s="24" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="R38" s="24">
         <v>22397907</v>
       </c>
       <c r="S38" s="1" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="T38" s="1">
         <v>8300</v>
       </c>
       <c r="U38" s="20" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="V38" s="20">
         <v>3515</v>
       </c>
       <c r="W38" s="1" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="X38" s="1">
         <v>22399934</v>
       </c>
       <c r="Y38" s="19" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="Z38" s="19">
         <v>7324</v>
       </c>
       <c r="AA38" s="29"/>
       <c r="AB38" s="10"/>
     </row>
     <row r="39" spans="1:28" ht="17.45" customHeight="1">
       <c r="A39" s="13"/>
       <c r="B39" s="13"/>
       <c r="C39" s="15" t="s">
-        <v>360</v>
+        <v>336</v>
       </c>
       <c r="D39" s="15">
         <v>6322</v>
       </c>
       <c r="E39" s="17" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="F39" s="17">
         <v>22392412</v>
       </c>
-      <c r="G39" s="86" t="s">
-[...2 lines deleted...]
-      <c r="H39" s="85"/>
+      <c r="G39" s="64" t="s">
+        <v>129</v>
+      </c>
+      <c r="H39" s="65"/>
       <c r="I39" s="17" t="s">
-        <v>126</v>
+        <v>488</v>
       </c>
       <c r="J39" s="13">
         <v>6203</v>
       </c>
       <c r="K39" s="17" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="L39" s="17">
         <v>6505</v>
       </c>
       <c r="M39" s="24" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="N39" s="24">
         <v>8500</v>
       </c>
       <c r="O39" s="24"/>
       <c r="P39" s="24"/>
       <c r="Q39" s="24"/>
       <c r="R39" s="24"/>
       <c r="S39" s="1" t="s">
-        <v>484</v>
+        <v>447</v>
       </c>
       <c r="T39" s="31">
         <v>7430</v>
       </c>
       <c r="U39" s="20" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="V39" s="20">
         <v>3509</v>
       </c>
       <c r="W39" s="21"/>
       <c r="X39" s="21"/>
       <c r="Y39" s="19" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="Z39" s="19">
         <v>7320</v>
       </c>
       <c r="AA39" s="29"/>
       <c r="AB39" s="10"/>
     </row>
     <row r="40" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A40" s="78" t="s">
-[...2 lines deleted...]
-      <c r="B40" s="50"/>
+      <c r="A40" s="68" t="s">
+        <v>124</v>
+      </c>
+      <c r="B40" s="69"/>
       <c r="C40" s="15" t="s">
-        <v>361</v>
+        <v>337</v>
       </c>
       <c r="D40" s="15">
         <v>6340</v>
       </c>
       <c r="E40" s="17" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="F40" s="17">
         <v>22391441</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="H40" s="3">
         <v>8300</v>
       </c>
-      <c r="I40" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
       <c r="K40" s="17" t="s">
-        <v>293</v>
+        <v>278</v>
       </c>
       <c r="L40" s="17">
         <v>6506</v>
       </c>
       <c r="M40" s="24" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="N40" s="24">
         <v>2100</v>
       </c>
       <c r="O40" s="24"/>
       <c r="P40" s="24"/>
       <c r="Q40" s="26"/>
       <c r="R40" s="25"/>
       <c r="S40" s="1" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="T40" s="31">
         <v>22396770</v>
       </c>
       <c r="U40" s="20" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="V40" s="20">
         <v>3513</v>
       </c>
       <c r="W40" s="21"/>
       <c r="X40" s="21"/>
       <c r="Y40" s="19" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
       <c r="Z40" s="19">
         <v>7371</v>
       </c>
       <c r="AA40" s="29"/>
       <c r="AB40" s="10"/>
     </row>
     <row r="41" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A41" s="45" t="s">
-        <v>230</v>
+      <c r="A41" s="44" t="s">
+        <v>218</v>
       </c>
       <c r="B41" s="3">
-        <v>3607</v>
+        <v>6560</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>362</v>
+        <v>338</v>
       </c>
       <c r="D41" s="15">
         <v>6343</v>
       </c>
       <c r="E41" s="17" t="s">
-        <v>327</v>
+        <v>307</v>
       </c>
       <c r="F41" s="23" t="s">
-        <v>328</v>
+        <v>308</v>
       </c>
       <c r="G41" s="17" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="H41" s="17">
         <v>8361</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>1</v>
       </c>
       <c r="J41" s="13">
         <v>6210</v>
       </c>
       <c r="K41" s="17" t="s">
-        <v>294</v>
+        <v>279</v>
       </c>
       <c r="L41" s="17">
         <v>6507</v>
       </c>
       <c r="M41" s="24" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="N41" s="24">
         <v>6371</v>
       </c>
       <c r="O41" s="24"/>
       <c r="P41" s="24"/>
       <c r="Q41" s="25"/>
       <c r="R41" s="25"/>
       <c r="S41" s="31" t="s">
-        <v>285</v>
+        <v>270</v>
       </c>
       <c r="T41" s="31">
         <v>22392922</v>
       </c>
       <c r="U41" s="20" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="V41" s="20">
         <v>3506</v>
       </c>
       <c r="W41" s="21"/>
       <c r="X41" s="21"/>
       <c r="Y41" s="19" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
       <c r="Z41" s="19">
         <v>7304</v>
       </c>
       <c r="AA41" s="29"/>
       <c r="AB41" s="10"/>
     </row>
     <row r="42" spans="1:28" ht="17.45" customHeight="1">
       <c r="A42" s="7" t="s">
-        <v>384</v>
+        <v>358</v>
       </c>
       <c r="B42" s="17">
         <v>7322</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>363</v>
+        <v>339</v>
       </c>
       <c r="D42" s="15">
         <v>6364</v>
       </c>
-      <c r="E42" s="53" t="s">
-[...2 lines deleted...]
-      <c r="F42" s="54"/>
+      <c r="E42" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="F42" s="56"/>
       <c r="G42" s="17" t="s">
-        <v>399</v>
+        <v>370</v>
       </c>
       <c r="H42" s="17">
         <v>8363</v>
       </c>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="17" t="s">
-        <v>486</v>
+        <v>449</v>
       </c>
       <c r="L42" s="17">
         <v>6508</v>
       </c>
       <c r="M42" s="24" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="N42" s="24">
         <v>22392773</v>
       </c>
       <c r="O42" s="24"/>
       <c r="P42" s="24"/>
       <c r="Q42" s="24"/>
       <c r="R42" s="24"/>
-      <c r="S42" s="88" t="s">
-[...2 lines deleted...]
-      <c r="T42" s="89"/>
+      <c r="S42" s="60" t="s">
+        <v>411</v>
+      </c>
+      <c r="T42" s="61"/>
       <c r="U42" s="20" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="V42" s="20">
         <v>3521</v>
       </c>
       <c r="W42" s="21"/>
       <c r="X42" s="21"/>
       <c r="Y42" s="19" t="s">
-        <v>486</v>
+        <v>449</v>
       </c>
       <c r="Z42" s="19">
         <v>7335</v>
       </c>
       <c r="AA42" s="29"/>
       <c r="AB42" s="10"/>
     </row>
     <row r="43" spans="1:28" ht="17.45" customHeight="1">
       <c r="A43" s="7" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="B43" s="17">
         <v>22390262</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>364</v>
+        <v>340</v>
       </c>
       <c r="D43" s="15">
         <v>6365</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>249</v>
+        <v>481</v>
       </c>
       <c r="F43" s="3">
         <v>8130</v>
       </c>
       <c r="G43" s="17" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H43" s="17">
         <v>8362</v>
       </c>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="17" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="L43" s="17">
         <v>22399801</v>
       </c>
       <c r="M43" s="24" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="N43" s="24">
         <v>22393405</v>
       </c>
       <c r="O43" s="24"/>
       <c r="P43" s="24"/>
       <c r="Q43" s="24"/>
       <c r="R43" s="24"/>
       <c r="S43" s="20" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="T43" s="20">
         <v>3001</v>
       </c>
       <c r="U43" s="20" t="s">
-        <v>484</v>
+        <v>465</v>
       </c>
       <c r="V43" s="20">
-        <v>3530</v>
+        <v>3538</v>
       </c>
       <c r="W43" s="21"/>
       <c r="X43" s="21"/>
       <c r="Y43" s="19" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="Z43" s="19">
         <v>22399914</v>
       </c>
       <c r="AA43" s="29"/>
       <c r="AB43" s="10"/>
     </row>
     <row r="44" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A44" s="84" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="85"/>
+      <c r="A44" s="75" t="s">
+        <v>332</v>
+      </c>
+      <c r="B44" s="65"/>
       <c r="C44" s="15" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="D44" s="15">
         <v>6371</v>
       </c>
       <c r="E44" s="17" t="s">
-        <v>393</v>
+        <v>365</v>
       </c>
       <c r="F44" s="17">
         <v>8132</v>
       </c>
       <c r="G44" s="17" t="s">
-        <v>486</v>
+        <v>449</v>
       </c>
       <c r="H44" s="17">
         <v>8365</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="17" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
       <c r="L44" s="23" t="s">
-        <v>296</v>
+        <v>281</v>
       </c>
       <c r="M44" s="24"/>
       <c r="N44" s="24"/>
       <c r="O44" s="24"/>
       <c r="P44" s="24"/>
       <c r="Q44" s="25"/>
       <c r="R44" s="25"/>
       <c r="S44" s="20" t="s">
-        <v>459</v>
+        <v>423</v>
       </c>
       <c r="T44" s="20">
         <v>6741</v>
       </c>
       <c r="U44" s="20" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="V44" s="20">
         <v>22396771</v>
       </c>
       <c r="W44" s="21"/>
       <c r="X44" s="21"/>
       <c r="Y44" s="19" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="Z44" s="19">
         <v>22396765</v>
       </c>
       <c r="AA44" s="29"/>
       <c r="AB44" s="10"/>
     </row>
     <row r="45" spans="1:28" ht="17.45" customHeight="1">
       <c r="A45" s="6" t="s">
-        <v>33</v>
+        <v>492</v>
       </c>
       <c r="B45" s="3">
         <v>8600</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>365</v>
+        <v>341</v>
       </c>
       <c r="D45" s="15">
         <v>6803</v>
       </c>
       <c r="E45" s="17" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="F45" s="17">
         <v>8135</v>
       </c>
       <c r="G45" s="17" t="s">
-        <v>314</v>
+        <v>298</v>
       </c>
       <c r="H45" s="17">
         <v>22391458</v>
       </c>
-      <c r="I45" s="51" t="s">
-[...6 lines deleted...]
-      <c r="L45" s="52"/>
+      <c r="I45" s="47" t="s">
+        <v>288</v>
+      </c>
+      <c r="J45" s="48"/>
+      <c r="K45" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="L45" s="48"/>
       <c r="M45" s="24"/>
       <c r="N45" s="24"/>
       <c r="O45" s="24"/>
       <c r="P45" s="24"/>
       <c r="Q45" s="25"/>
       <c r="R45" s="25"/>
       <c r="S45" s="20" t="s">
-        <v>488</v>
+        <v>451</v>
       </c>
       <c r="T45" s="20">
         <v>6742</v>
       </c>
-      <c r="U45" s="20"/>
-      <c r="V45" s="20"/>
+      <c r="U45" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="V45" s="20">
+        <v>3530</v>
+      </c>
       <c r="W45" s="21"/>
       <c r="X45" s="21"/>
       <c r="Y45" s="19" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="Z45" s="19">
         <v>22398540</v>
       </c>
       <c r="AA45" s="29"/>
       <c r="AB45" s="10"/>
     </row>
     <row r="46" spans="1:28" ht="17.45" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>119</v>
+        <v>493</v>
       </c>
       <c r="B46" s="17">
         <v>8602</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>476</v>
+        <v>439</v>
       </c>
       <c r="D46" s="15">
         <v>6301</v>
       </c>
       <c r="E46" s="17" t="s">
-        <v>484</v>
+        <v>1</v>
       </c>
       <c r="F46" s="17">
         <v>8138</v>
       </c>
-      <c r="G46" s="51" t="s">
-[...2 lines deleted...]
-      <c r="H46" s="52"/>
+      <c r="G46" s="47" t="s">
+        <v>299</v>
+      </c>
+      <c r="H46" s="48"/>
       <c r="I46" s="3" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="J46" s="3">
         <v>6201</v>
       </c>
       <c r="K46" s="3" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L46" s="3">
         <v>6430</v>
       </c>
       <c r="M46" s="24"/>
       <c r="N46" s="24"/>
       <c r="O46" s="24"/>
       <c r="P46" s="24"/>
       <c r="Q46" s="25"/>
       <c r="R46" s="25"/>
       <c r="S46" s="20"/>
       <c r="T46" s="20"/>
       <c r="U46" s="20"/>
       <c r="V46" s="20"/>
       <c r="W46" s="21"/>
       <c r="X46" s="21"/>
       <c r="Y46" s="19"/>
       <c r="Z46" s="19"/>
       <c r="AA46" s="29"/>
       <c r="AB46" s="10"/>
     </row>
     <row r="47" spans="1:28" ht="17.45" customHeight="1">
       <c r="A47" s="7" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B47" s="17">
         <v>8603</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="D47" s="15">
         <v>22394239</v>
       </c>
       <c r="E47" s="17" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="F47" s="17">
         <v>22396863</v>
       </c>
       <c r="G47" s="17" t="s">
-        <v>316</v>
+        <v>501</v>
       </c>
       <c r="H47" s="17">
         <v>6601</v>
       </c>
       <c r="I47" s="13" t="s">
-        <v>448</v>
+        <v>486</v>
       </c>
       <c r="J47" s="13">
         <v>6205</v>
       </c>
       <c r="K47" s="17" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L47" s="17">
         <v>6421</v>
       </c>
       <c r="M47" s="24"/>
       <c r="N47" s="24"/>
       <c r="O47" s="24"/>
       <c r="P47" s="24"/>
       <c r="Q47" s="25"/>
       <c r="R47" s="25"/>
       <c r="S47" s="20"/>
       <c r="T47" s="20"/>
       <c r="U47" s="20"/>
       <c r="V47" s="20"/>
       <c r="W47" s="21"/>
       <c r="X47" s="21"/>
       <c r="Y47" s="19"/>
       <c r="Z47" s="19"/>
       <c r="AA47" s="29"/>
       <c r="AB47" s="10"/>
     </row>
     <row r="48" spans="1:28" ht="17.45" customHeight="1">
       <c r="A48" s="7" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B48" s="17">
         <v>8604</v>
       </c>
       <c r="C48" s="15" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="D48" s="15">
         <v>22394239</v>
       </c>
-      <c r="E48" s="51" t="s">
-[...2 lines deleted...]
-      <c r="F48" s="52"/>
+      <c r="E48" s="17"/>
+      <c r="F48" s="17"/>
       <c r="G48" s="17" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="H48" s="17">
         <v>6602</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="J48" s="13">
         <v>22395989</v>
       </c>
       <c r="K48" s="17" t="s">
-        <v>488</v>
+        <v>451</v>
       </c>
       <c r="L48" s="17">
         <v>6412</v>
       </c>
       <c r="M48" s="24"/>
       <c r="N48" s="24"/>
       <c r="O48" s="24"/>
       <c r="P48" s="24"/>
       <c r="Q48" s="25"/>
       <c r="R48" s="25"/>
       <c r="S48" s="20"/>
       <c r="T48" s="20"/>
       <c r="U48" s="20"/>
       <c r="V48" s="20"/>
       <c r="W48" s="21"/>
       <c r="X48" s="21"/>
       <c r="Y48" s="19"/>
       <c r="Z48" s="19"/>
       <c r="AA48" s="29"/>
       <c r="AB48" s="10"/>
     </row>
     <row r="49" spans="1:28" ht="17.45" customHeight="1">
       <c r="A49" s="7" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="B49" s="17">
         <v>8605</v>
       </c>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
-      <c r="E49" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E49" s="47" t="s">
+        <v>442</v>
+      </c>
+      <c r="F49" s="48"/>
       <c r="G49" s="17" t="s">
         <v>1</v>
       </c>
       <c r="H49" s="17">
         <v>6603</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="J49" s="13">
         <v>22394993</v>
       </c>
       <c r="K49" s="17"/>
       <c r="L49" s="17"/>
       <c r="M49" s="24"/>
       <c r="N49" s="24"/>
       <c r="O49" s="24"/>
       <c r="P49" s="24"/>
       <c r="Q49" s="24"/>
       <c r="R49" s="24"/>
       <c r="S49" s="20"/>
       <c r="T49" s="20"/>
       <c r="U49" s="20"/>
       <c r="V49" s="20"/>
       <c r="W49" s="1"/>
       <c r="X49" s="1"/>
       <c r="Y49" s="19"/>
       <c r="Z49" s="19"/>
       <c r="AA49" s="29"/>
       <c r="AB49" s="10"/>
     </row>
     <row r="50" spans="1:28" ht="17.45" customHeight="1">
       <c r="A50" s="7" t="s">
-        <v>369</v>
+        <v>345</v>
       </c>
       <c r="B50" s="17">
         <v>8606</v>
       </c>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
-      <c r="E50" s="35" t="s">
-[...3 lines deleted...]
-        <v>6001</v>
+      <c r="E50" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="F50" s="3">
+        <v>8101</v>
       </c>
       <c r="G50" s="17" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="H50" s="17">
         <v>22397903</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="J50" s="13">
         <v>22391334</v>
       </c>
-      <c r="K50" s="51" t="s">
-[...2 lines deleted...]
-      <c r="L50" s="52"/>
+      <c r="K50" s="47" t="s">
+        <v>123</v>
+      </c>
+      <c r="L50" s="48"/>
       <c r="M50" s="24"/>
       <c r="N50" s="24"/>
       <c r="O50" s="24"/>
       <c r="P50" s="24"/>
       <c r="Q50" s="24"/>
       <c r="R50" s="24"/>
       <c r="S50" s="20"/>
       <c r="T50" s="20"/>
       <c r="U50" s="20"/>
       <c r="V50" s="20"/>
       <c r="W50" s="1"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="29"/>
       <c r="Z50" s="29"/>
       <c r="AA50" s="29"/>
       <c r="AB50" s="10"/>
     </row>
     <row r="51" spans="1:28" ht="17.45" customHeight="1">
       <c r="A51" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B51" s="17">
         <v>8609</v>
       </c>
-      <c r="C51" s="51" t="s">
-[...12 lines deleted...]
-      <c r="H51" s="52"/>
+      <c r="C51" s="47" t="s">
+        <v>320</v>
+      </c>
+      <c r="D51" s="48"/>
+      <c r="E51" s="35" t="s">
+        <v>494</v>
+      </c>
+      <c r="F51" s="35">
+        <v>6001</v>
+      </c>
+      <c r="G51" s="47" t="s">
+        <v>348</v>
+      </c>
+      <c r="H51" s="48"/>
       <c r="I51" s="13" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="J51" s="13">
         <v>22396752</v>
       </c>
       <c r="K51" s="3" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L51" s="3">
         <v>6430</v>
       </c>
       <c r="M51" s="24"/>
       <c r="N51" s="24"/>
       <c r="O51" s="24"/>
       <c r="P51" s="24"/>
       <c r="Q51" s="25"/>
       <c r="R51" s="25"/>
       <c r="S51" s="20"/>
       <c r="T51" s="20"/>
       <c r="U51" s="20"/>
       <c r="V51" s="20"/>
       <c r="W51" s="1"/>
       <c r="X51" s="1"/>
       <c r="Y51" s="29"/>
       <c r="Z51" s="29"/>
       <c r="AA51" s="29"/>
       <c r="AB51" s="10"/>
     </row>
     <row r="52" spans="1:28" ht="17.45" customHeight="1">
       <c r="A52" s="7" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="B52" s="17">
         <v>22397060</v>
       </c>
       <c r="C52" s="13" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="D52" s="13">
         <v>8100</v>
       </c>
-      <c r="E52" s="17" t="s">
-        <v>458</v>
+      <c r="E52" s="15" t="s">
+        <v>367</v>
       </c>
       <c r="F52" s="17">
-        <v>6002</v>
+        <v>6003</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>44</v>
+        <v>489</v>
       </c>
       <c r="H52" s="3">
         <v>6100</v>
       </c>
       <c r="I52" s="13"/>
       <c r="J52" s="13"/>
       <c r="K52" s="17" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="L52" s="17">
         <v>6431</v>
       </c>
       <c r="M52" s="24"/>
       <c r="N52" s="24"/>
       <c r="O52" s="24"/>
       <c r="P52" s="24"/>
       <c r="Q52" s="25"/>
       <c r="R52" s="25"/>
       <c r="S52" s="20"/>
       <c r="T52" s="20"/>
       <c r="U52" s="20"/>
       <c r="V52" s="20"/>
       <c r="W52" s="1"/>
       <c r="X52" s="1"/>
       <c r="Y52" s="29"/>
       <c r="Z52" s="29"/>
       <c r="AA52" s="29"/>
       <c r="AB52" s="10"/>
     </row>
     <row r="53" spans="1:28" ht="17.45" customHeight="1">
       <c r="A53" s="7" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="B53" s="17">
         <v>22396387</v>
       </c>
       <c r="C53" s="32" t="s">
-        <v>389</v>
+        <v>363</v>
       </c>
       <c r="D53" s="13">
         <v>8109</v>
       </c>
-      <c r="E53" s="15" t="s">
-        <v>332</v>
+      <c r="E53" s="17" t="s">
+        <v>422</v>
       </c>
       <c r="F53" s="17">
-        <v>6005</v>
+        <v>6002</v>
       </c>
       <c r="G53" s="17" t="s">
-        <v>454</v>
+        <v>490</v>
       </c>
       <c r="H53" s="17">
         <v>6102</v>
       </c>
-      <c r="I53" s="51" t="s">
-[...2 lines deleted...]
-      <c r="J53" s="52"/>
+      <c r="I53" s="47" t="s">
+        <v>194</v>
+      </c>
+      <c r="J53" s="48"/>
       <c r="K53" s="17" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="L53" s="17">
         <v>6432</v>
       </c>
       <c r="M53" s="24"/>
       <c r="N53" s="24"/>
       <c r="O53" s="24"/>
       <c r="P53" s="24"/>
       <c r="Q53" s="25"/>
       <c r="R53" s="25"/>
       <c r="S53" s="20"/>
       <c r="T53" s="20"/>
       <c r="U53" s="20"/>
       <c r="V53" s="20"/>
       <c r="W53" s="1"/>
       <c r="X53" s="1"/>
       <c r="Y53" s="29"/>
       <c r="Z53" s="29"/>
       <c r="AA53" s="29"/>
       <c r="AB53" s="10"/>
     </row>
     <row r="54" spans="1:28" ht="17.45" customHeight="1">
       <c r="A54" s="7"/>
       <c r="B54" s="17"/>
-      <c r="C54" s="83" t="s">
-[...4 lines deleted...]
-        <v>333</v>
+      <c r="C54" s="74" t="s">
+        <v>319</v>
+      </c>
+      <c r="D54" s="71"/>
+      <c r="E54" s="15" t="s">
+        <v>312</v>
       </c>
       <c r="F54" s="17">
-        <v>6004</v>
+        <v>6005</v>
       </c>
       <c r="G54" s="17" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="H54" s="17">
         <v>6103</v>
       </c>
-      <c r="I54" s="53" t="s">
-[...2 lines deleted...]
-      <c r="J54" s="54"/>
+      <c r="I54" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="J54" s="56"/>
       <c r="K54" s="17" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="L54" s="17">
         <v>6433</v>
       </c>
       <c r="M54" s="24"/>
       <c r="N54" s="24"/>
       <c r="O54" s="24"/>
       <c r="P54" s="24"/>
       <c r="Q54" s="25"/>
       <c r="R54" s="25"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="20"/>
       <c r="V54" s="20"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="29"/>
       <c r="Z54" s="29"/>
       <c r="AA54" s="29"/>
       <c r="AB54" s="10"/>
     </row>
     <row r="55" spans="1:28" ht="17.45" customHeight="1">
       <c r="A55" s="33" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="B55" s="34"/>
       <c r="C55" s="13" t="s">
-        <v>390</v>
+        <v>476</v>
       </c>
       <c r="D55" s="13">
         <v>8181</v>
       </c>
       <c r="E55" s="17" t="s">
-        <v>334</v>
+        <v>313</v>
       </c>
       <c r="F55" s="17">
-        <v>6006</v>
+        <v>6004</v>
       </c>
       <c r="G55" s="17" t="s">
-        <v>117</v>
+        <v>491</v>
       </c>
       <c r="H55" s="17">
         <v>6104</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J55" s="14"/>
       <c r="K55" s="13" t="s">
-        <v>3</v>
+        <v>468</v>
       </c>
       <c r="L55" s="13">
-        <v>6439</v>
+        <v>6434</v>
       </c>
       <c r="M55" s="24"/>
       <c r="N55" s="24"/>
       <c r="O55" s="24"/>
       <c r="P55" s="24"/>
       <c r="Q55" s="25"/>
       <c r="R55" s="25"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="20"/>
       <c r="V55" s="20"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="29"/>
       <c r="Z55" s="29"/>
       <c r="AA55" s="29"/>
       <c r="AB55" s="10"/>
     </row>
     <row r="56" spans="1:28" ht="17.45" customHeight="1">
       <c r="A56" s="6" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="B56" s="3">
         <v>8500</v>
       </c>
       <c r="C56" s="13" t="s">
-        <v>188</v>
+        <v>477</v>
       </c>
       <c r="D56" s="13">
         <v>8182</v>
       </c>
-      <c r="E56" s="15" t="s">
-[...3 lines deleted...]
-        <v>6013</v>
+      <c r="E56" s="17" t="s">
+        <v>314</v>
+      </c>
+      <c r="F56" s="17">
+        <v>6006</v>
       </c>
       <c r="G56" s="17" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H56" s="17">
         <v>6105</v>
       </c>
       <c r="I56" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J56" s="14"/>
       <c r="K56" s="13" t="s">
-        <v>222</v>
+        <v>2</v>
       </c>
       <c r="L56" s="13">
-        <v>22395970</v>
+        <v>6439</v>
       </c>
       <c r="M56" s="24"/>
       <c r="N56" s="24"/>
       <c r="O56" s="24"/>
       <c r="P56" s="24"/>
       <c r="Q56" s="25"/>
       <c r="R56" s="25"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="20"/>
       <c r="V56" s="20"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="29"/>
       <c r="Z56" s="29"/>
       <c r="AA56" s="29"/>
       <c r="AB56" s="10"/>
     </row>
     <row r="57" spans="1:28" ht="17.45" customHeight="1">
       <c r="A57" s="7" t="s">
-        <v>357</v>
+        <v>334</v>
       </c>
       <c r="B57" s="17">
         <v>8502</v>
       </c>
       <c r="C57" s="13" t="s">
-        <v>481</v>
+        <v>444</v>
       </c>
       <c r="D57" s="13">
         <v>8183</v>
       </c>
       <c r="E57" s="15" t="s">
-        <v>270</v>
+        <v>449</v>
       </c>
       <c r="F57" s="15">
-        <v>22396629</v>
+        <v>6013</v>
       </c>
       <c r="G57" s="17" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="H57" s="17">
         <v>6106</v>
       </c>
       <c r="I57" s="13" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="J57" s="13">
         <v>22808547</v>
       </c>
-      <c r="K57" s="13"/>
-      <c r="L57" s="13"/>
+      <c r="K57" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="L57" s="13">
+        <v>22395970</v>
+      </c>
       <c r="M57" s="24"/>
       <c r="N57" s="24"/>
       <c r="O57" s="24"/>
       <c r="P57" s="24"/>
       <c r="Q57" s="24"/>
       <c r="R57" s="24"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="20"/>
       <c r="V57" s="20"/>
       <c r="W57" s="1"/>
       <c r="X57" s="1"/>
       <c r="Y57" s="29"/>
       <c r="Z57" s="29"/>
       <c r="AA57" s="29"/>
       <c r="AB57" s="10"/>
     </row>
     <row r="58" spans="1:28" ht="17.45" customHeight="1">
       <c r="A58" s="7" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="B58" s="17">
         <v>8501</v>
       </c>
       <c r="C58" s="13" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="D58" s="13">
         <v>22397903</v>
       </c>
       <c r="E58" s="15" t="s">
-        <v>222</v>
+        <v>258</v>
       </c>
       <c r="F58" s="15">
-        <v>22395752</v>
+        <v>22396629</v>
       </c>
       <c r="G58" s="17" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="H58" s="17">
         <v>6108</v>
       </c>
       <c r="I58" s="13" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="J58" s="13">
         <v>25871113</v>
       </c>
       <c r="K58" s="13"/>
       <c r="L58" s="13"/>
       <c r="M58" s="24"/>
       <c r="N58" s="24"/>
       <c r="O58" s="24"/>
       <c r="P58" s="24"/>
       <c r="Q58" s="24"/>
       <c r="R58" s="24"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="20"/>
       <c r="V58" s="20"/>
       <c r="W58" s="1"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="29"/>
       <c r="Z58" s="29"/>
       <c r="AA58" s="29"/>
       <c r="AB58" s="10"/>
     </row>
     <row r="59" spans="1:28" ht="17.45" customHeight="1">
       <c r="A59" s="7" t="s">
-        <v>496</v>
+        <v>459</v>
       </c>
       <c r="B59" s="17">
         <v>8503</v>
       </c>
       <c r="C59" s="13"/>
       <c r="D59" s="13"/>
-      <c r="E59" s="48"/>
-      <c r="F59" s="49"/>
+      <c r="E59" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="F59" s="15">
+        <v>22395752</v>
+      </c>
       <c r="G59" s="17" t="s">
-        <v>400</v>
+        <v>371</v>
       </c>
       <c r="H59" s="17">
         <v>6110</v>
       </c>
       <c r="I59" s="13"/>
       <c r="J59" s="13"/>
       <c r="K59" s="13"/>
       <c r="L59" s="13"/>
       <c r="M59" s="24"/>
       <c r="N59" s="24"/>
       <c r="O59" s="24"/>
       <c r="P59" s="24"/>
       <c r="Q59" s="24"/>
       <c r="R59" s="24"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="20"/>
       <c r="V59" s="20"/>
       <c r="W59" s="1"/>
       <c r="X59" s="1"/>
       <c r="Y59" s="29"/>
       <c r="Z59" s="29"/>
       <c r="AA59" s="29"/>
       <c r="AB59" s="10"/>
     </row>
     <row r="60" spans="1:28" ht="17.45" customHeight="1">
       <c r="A60" s="7" t="s">
-        <v>356</v>
+        <v>333</v>
       </c>
       <c r="B60" s="17">
         <v>8504</v>
       </c>
       <c r="C60" s="13"/>
       <c r="D60" s="13"/>
-      <c r="E60" s="51" t="s">
-[...2 lines deleted...]
-      <c r="F60" s="52"/>
+      <c r="E60" s="47" t="s">
+        <v>317</v>
+      </c>
+      <c r="F60" s="48"/>
       <c r="G60" s="17" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H60" s="17">
         <v>6109</v>
       </c>
       <c r="I60" s="16" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="J60" s="16">
         <v>22806218</v>
       </c>
       <c r="K60" s="13"/>
       <c r="L60" s="13"/>
       <c r="M60" s="24"/>
       <c r="N60" s="24"/>
       <c r="O60" s="24"/>
       <c r="P60" s="24"/>
       <c r="Q60" s="24"/>
       <c r="R60" s="24"/>
       <c r="S60" s="31"/>
       <c r="T60" s="31"/>
       <c r="U60" s="21"/>
       <c r="V60" s="21"/>
       <c r="W60" s="1"/>
       <c r="X60" s="1"/>
       <c r="Y60" s="29"/>
       <c r="Z60" s="29"/>
       <c r="AA60" s="29"/>
       <c r="AB60" s="10"/>
     </row>
     <row r="61" spans="1:28" ht="17.45" customHeight="1" thickBot="1">
       <c r="A61" s="17" t="s">
-        <v>447</v>
+        <v>413</v>
       </c>
       <c r="B61" s="17">
         <v>8505</v>
       </c>
       <c r="C61" s="13"/>
       <c r="D61" s="13"/>
       <c r="E61" s="13" t="s">
-        <v>338</v>
+        <v>495</v>
       </c>
       <c r="F61" s="13">
         <v>6007</v>
       </c>
       <c r="G61" s="17" t="s">
-        <v>486</v>
+        <v>449</v>
       </c>
       <c r="H61" s="17">
         <v>6112</v>
       </c>
       <c r="I61" s="16" t="s">
-        <v>407</v>
+        <v>376</v>
       </c>
       <c r="J61" s="16">
         <v>25871168</v>
       </c>
       <c r="K61" s="13"/>
       <c r="L61" s="13"/>
-      <c r="M61" s="39"/>
-[...14 lines deleted...]
-      <c r="AB61" s="44"/>
+      <c r="M61" s="38"/>
+      <c r="N61" s="38"/>
+      <c r="O61" s="38"/>
+      <c r="P61" s="38"/>
+      <c r="Q61" s="38"/>
+      <c r="R61" s="38"/>
+      <c r="S61" s="39"/>
+      <c r="T61" s="39"/>
+      <c r="U61" s="40"/>
+      <c r="V61" s="40"/>
+      <c r="W61" s="41"/>
+      <c r="X61" s="41"/>
+      <c r="Y61" s="42"/>
+      <c r="Z61" s="42"/>
+      <c r="AA61" s="42"/>
+      <c r="AB61" s="43"/>
     </row>
     <row r="62" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A62" s="46" t="s">
-        <v>222</v>
+      <c r="A62" s="45" t="s">
+        <v>210</v>
       </c>
       <c r="B62" s="17">
         <v>22392500</v>
       </c>
       <c r="C62" s="13"/>
       <c r="D62" s="13"/>
       <c r="E62" s="13" t="s">
-        <v>337</v>
+        <v>496</v>
       </c>
       <c r="F62" s="13">
         <v>6008</v>
       </c>
       <c r="G62" s="17" t="s">
-        <v>329</v>
+        <v>309</v>
       </c>
       <c r="H62" s="17">
         <v>22396748</v>
       </c>
       <c r="I62" s="13"/>
       <c r="J62" s="13"/>
       <c r="K62" s="13"/>
       <c r="L62" s="13"/>
     </row>
     <row r="63" spans="1:28" ht="17.45" customHeight="1">
       <c r="A63" s="13"/>
       <c r="B63" s="13"/>
       <c r="C63" s="13"/>
       <c r="D63" s="13"/>
       <c r="E63" s="13" t="s">
-        <v>397</v>
+        <v>368</v>
       </c>
       <c r="F63" s="13">
         <v>6014</v>
       </c>
       <c r="G63" s="17" t="s">
-        <v>330</v>
+        <v>310</v>
       </c>
       <c r="H63" s="17">
         <v>22396768</v>
       </c>
       <c r="I63" s="13"/>
       <c r="J63" s="13"/>
       <c r="K63" s="13"/>
       <c r="L63" s="13"/>
     </row>
     <row r="64" spans="1:28" ht="17.45" customHeight="1">
       <c r="A64" s="13"/>
       <c r="B64" s="13"/>
       <c r="C64" s="13"/>
       <c r="D64" s="13"/>
       <c r="E64" s="32" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="F64" s="13">
         <v>6009</v>
       </c>
-      <c r="G64" s="53" t="s">
-[...2 lines deleted...]
-      <c r="H64" s="54"/>
+      <c r="G64" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H64" s="56"/>
       <c r="I64" s="13"/>
       <c r="J64" s="13"/>
       <c r="K64" s="13"/>
       <c r="L64" s="13"/>
     </row>
     <row r="65" spans="1:12" ht="17.45" customHeight="1">
       <c r="A65" s="13"/>
       <c r="B65" s="13"/>
       <c r="C65" s="13"/>
       <c r="D65" s="13"/>
       <c r="E65" s="13" t="s">
-        <v>335</v>
+        <v>315</v>
       </c>
       <c r="F65" s="13">
         <v>6010</v>
       </c>
       <c r="G65" s="17" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="H65" s="17">
         <v>6100</v>
       </c>
       <c r="I65" s="13"/>
       <c r="J65" s="13"/>
       <c r="K65" s="13"/>
       <c r="L65" s="13"/>
     </row>
     <row r="66" spans="1:12" ht="17.45" customHeight="1">
       <c r="A66" s="13"/>
       <c r="B66" s="13"/>
       <c r="C66" s="13"/>
       <c r="D66" s="13"/>
       <c r="E66" s="13" t="s">
-        <v>340</v>
+        <v>318</v>
       </c>
       <c r="F66" s="13">
         <v>6011</v>
       </c>
       <c r="G66" s="13"/>
       <c r="H66" s="13"/>
       <c r="I66" s="13"/>
       <c r="J66" s="13"/>
       <c r="K66" s="13"/>
       <c r="L66" s="13"/>
     </row>
     <row r="67" spans="1:12" ht="17.45" customHeight="1" thickBot="1">
-      <c r="A67" s="38"/>
-[...6 lines deleted...]
-      <c r="F67" s="38">
+      <c r="A67" s="37"/>
+      <c r="B67" s="37"/>
+      <c r="C67" s="37"/>
+      <c r="D67" s="37"/>
+      <c r="E67" s="37" t="s">
+        <v>210</v>
+      </c>
+      <c r="F67" s="37">
         <v>22396760</v>
       </c>
-      <c r="G67" s="47"/>
-[...4 lines deleted...]
-      <c r="L67" s="38"/>
+      <c r="G67" s="46"/>
+      <c r="H67" s="46"/>
+      <c r="I67" s="37"/>
+      <c r="J67" s="37"/>
+      <c r="K67" s="37"/>
+      <c r="L67" s="37"/>
     </row>
   </sheetData>
   <sortState ref="M24:N31">
     <sortCondition ref="M24:M31"/>
   </sortState>
   <mergeCells count="73">
+    <mergeCell ref="A1:AB1"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="S2:X2"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="Y2:AB2"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="M2:R2"/>
+    <mergeCell ref="G2:H2"/>
+    <mergeCell ref="C2:D2"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="E2:F2"/>
+    <mergeCell ref="K2:L2"/>
+    <mergeCell ref="I2:J2"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="E49:F49"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="G64:H64"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="I53:J53"/>
+    <mergeCell ref="I45:J45"/>
+    <mergeCell ref="S24:T24"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="Q28:R28"/>
+    <mergeCell ref="I54:J54"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="E60:F60"/>
     <mergeCell ref="AA7:AB7"/>
     <mergeCell ref="AA19:AB19"/>
     <mergeCell ref="M35:N35"/>
     <mergeCell ref="K33:L33"/>
     <mergeCell ref="K35:L35"/>
     <mergeCell ref="O35:P35"/>
     <mergeCell ref="K45:L45"/>
     <mergeCell ref="K50:L50"/>
     <mergeCell ref="Y7:Z7"/>
     <mergeCell ref="G46:H46"/>
     <mergeCell ref="G51:H51"/>
     <mergeCell ref="S42:T42"/>
     <mergeCell ref="M20:N20"/>
     <mergeCell ref="U24:V24"/>
     <mergeCell ref="W24:X24"/>
-    <mergeCell ref="S24:T24"/>
-[...56 lines deleted...]
-    <mergeCell ref="C10:D10"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.27559055118110237" right="0" top="0.27559055118110237" bottom="0.27559055118110237" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="58" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>已命名的範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>