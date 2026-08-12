--- v1 (2026-06-26)
+++ v2 (2026-08-12)
@@ -12,58 +12,58 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Desktop\總機資料\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11520" tabRatio="351"/>
   </bookViews>
   <sheets>
     <sheet name="0903" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'0903'!$A$1:$AB$61</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'0903'!$A$1:$AB$66</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="634" uniqueCount="502">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="632" uniqueCount="500">
   <si>
     <t>護理系</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>工讀生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林優宏</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>廖水潭</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林正雄</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林芳貞</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
@@ -184,54 +184,50 @@
   <si>
     <t>衛生保健組</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳建夫</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>施國森</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>徐育鈴</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>莊淑如</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>葉秀煌</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>魏守群</t>
-[...2 lines deleted...]
-  <si>
     <t>張世沛</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳正修</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>胡政雄</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>工友手機</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>事務營繕組</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>出納組</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>生活輔導組</t>
@@ -278,53 +274,50 @@
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>楊素珍</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>鄭凱元</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>謝玲鈴</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>7116</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林茂欽</t>
   </si>
   <si>
     <t>林正偉</t>
   </si>
   <si>
-    <t>楊志雄</t>
-[...1 lines deleted...]
-  <si>
     <t>許世光</t>
   </si>
   <si>
     <t>吳世經</t>
   </si>
   <si>
     <t>陳永福</t>
   </si>
   <si>
     <t>徐一量</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>許益源</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林燕輝</t>
   </si>
   <si>
     <t>謝明宏</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>莊坤遠</t>
@@ -483,267 +476,220 @@
   <si>
     <t>羅培仁</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>黃玉凰</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>學術發展組</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳琬婷</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>黃怡仁</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林明慧</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>劉智濬</t>
-[...1 lines deleted...]
-  <si>
     <t>葉孜芃</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>◎袁又辰</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>系統發展組</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>藝文中心</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>軍訓室(校安中心)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>雷竣詠</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>採購保管組</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>鍾啟仁</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>環安處(保4樓)</t>
-[...2 lines deleted...]
-  <si>
     <t>鍾啟仁</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>會計處</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>招生及國合處</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>☆陳碧蓮</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>◎李明憲</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>劉于頴</t>
   </si>
   <si>
     <t>陳虹書</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>張睿景</t>
   </si>
   <si>
     <t>羅婷薏</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>☆劉伯康</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>黃蜂運</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>☆蔡麗雲</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳雯雯</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>黃慧文</t>
-[...2 lines deleted...]
-  <si>
     <t>陳孟珠</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>☆黃宣瑜</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>◎江芸薇</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>☆林亮如</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>楊立健</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳宏睿</t>
   </si>
   <si>
-    <t>張萃珉</t>
-[...1 lines deleted...]
-  <si>
     <t>*黃惠苓</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>黃雅莉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>章浩然</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>文書組</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>推廣教育處</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>研究發展處</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林政勳</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>蔡毓珊</t>
   </si>
   <si>
     <t>周欣霖</t>
   </si>
   <si>
-    <t>黃朝輝</t>
-[...2 lines deleted...]
-  <si>
     <t>盧怡安</t>
   </si>
   <si>
     <t>林芷薐</t>
   </si>
   <si>
     <t>謝季安</t>
   </si>
   <si>
     <t>☆王耀毅</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>詹清全</t>
   </si>
   <si>
     <t>華亦熙</t>
   </si>
   <si>
     <t>林榮芳</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>周楷蓁</t>
-[...10 lines deleted...]
-  <si>
     <t>◎王麗芬</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>☆許學全</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...15 lines deleted...]
-  <si>
     <t>許兆惠</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>王玉君</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>高碧鳳</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>吳耀庭</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>吳泓儒</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>阮氏花</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳雅薇</t>
@@ -757,182 +703,146 @@
     <t>游浚彥</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳景元</t>
   </si>
   <si>
     <t>廖啟綱</t>
   </si>
   <si>
     <t>楊振昇</t>
   </si>
   <si>
     <t>洪智倫</t>
   </si>
   <si>
     <t>張桓忠</t>
   </si>
   <si>
     <t>翁焜祥</t>
   </si>
   <si>
     <t>李怡慧</t>
   </si>
   <si>
-    <t>陳志的</t>
-[...1 lines deleted...]
-  <si>
     <t>連寶靜</t>
   </si>
   <si>
     <t>王昭文</t>
   </si>
   <si>
     <t>張美雲</t>
   </si>
   <si>
     <t>臺市後驛社大</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>1F櫃檯</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>賴姿婷</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>劉美玲</t>
-[...2 lines deleted...]
-  <si>
     <t>楊振昇</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>徐中慶</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>薩福安</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>許婉琪</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>林義証</t>
-[...2 lines deleted...]
-  <si>
     <t>◎陳妤瑄</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>張振榮</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>游隆宏</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...15 lines deleted...]
-  <si>
     <t>王思舜</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>專線&amp;傳真</t>
   </si>
   <si>
     <t>專線&amp;傳真</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>專線</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>蕭佳華</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林麗君</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>賴佳菁</t>
-[...2 lines deleted...]
-  <si>
     <t>馬怡玫</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>楊淇淯</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>王惠姿</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>洪智倫</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>詹清全</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>邱仕冠</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>洪浚韋</t>
-[...2 lines deleted...]
-  <si>
     <t>院長專線</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>葉德豐</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>李美文</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>黃麗玲</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>傳真專線</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>楊靜愉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>蔡美輝</t>
@@ -1017,138 +927,126 @@
   <si>
     <t>陳淑雯</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>白麗雯</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>邱淑卿</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>黃微惠</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>蕭慧玲</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>鍾月琴</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>林夷真</t>
-[...2 lines deleted...]
-  <si>
     <t>蔡淑娟</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>邱美玲</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>施純青</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林冠語</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>主任專線</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>葉玟秀</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>李佩怡</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>高齡健康照護學系</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>學士後護理系</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>專線</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>傳真</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>傳真/專線</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>吳家元</t>
-[...2 lines deleted...]
-  <si>
     <t>王淑莉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳冠蓁</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>張瓊云</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>傳真電話</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>傳真機</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>☆李國興</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>◎趙士慶</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>*李霈宸</t>
-[...2 lines deleted...]
-  <si>
     <t>郭炯村</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林芷薐</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>專線及傳真</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>吳維莛</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>柯欽宏</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>機房簡訊發送</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>0934157481</t>
@@ -1189,54 +1087,50 @@
   <si>
     <t>郭亭彣</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>居家長照機構</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>張佩瑜</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>謝克華</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林育正</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林進忠</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>陳妹后</t>
-[...2 lines deleted...]
-  <si>
     <t>詹立權</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>專線與傳真</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>總務處進修組</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>朱坤展</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>巫鈺宸</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>王姵璇</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林庭寬</t>
@@ -1372,53 +1266,50 @@
   </si>
   <si>
     <t>林宜青</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林青蓉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>陳榮為</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>沈麗山</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林志郎</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>鄭詠凌</t>
   </si>
   <si>
-    <t>應用外語系</t>
-[...1 lines deleted...]
-  <si>
     <t>教務處</t>
   </si>
   <si>
     <t>周世貞</t>
   </si>
   <si>
     <t>綜合業務組</t>
   </si>
   <si>
     <t>教學發展中心</t>
   </si>
   <si>
     <t>體育室</t>
   </si>
   <si>
     <t>林海清</t>
   </si>
   <si>
     <t>秘書處</t>
   </si>
   <si>
     <t>健康科學院(勤6F)</t>
   </si>
   <si>
     <t>護理學院(保6F)</t>
@@ -1462,100 +1353,94 @@
   </si>
   <si>
     <t>翁瑋菁</t>
   </si>
   <si>
     <t>呂隆翔</t>
   </si>
   <si>
     <t>陳函青</t>
   </si>
   <si>
     <t>施妤卉</t>
   </si>
   <si>
     <t>賴士偉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>劉鎰佩</t>
   </si>
   <si>
     <t>許秀貞</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>林律然</t>
-[...1 lines deleted...]
-  <si>
     <t>吳侑恩</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>李湘沂</t>
   </si>
   <si>
     <t>林安婕</t>
   </si>
   <si>
     <t>山線社大</t>
   </si>
   <si>
     <t>葉晼芸</t>
   </si>
   <si>
     <t>松吟嵐</t>
   </si>
   <si>
     <t>簡珮宇</t>
   </si>
   <si>
     <t>專線</t>
   </si>
   <si>
     <t>傳真</t>
   </si>
   <si>
     <t>范如純</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>阮皇福</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>游婷婷</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>魏伊翎</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>呂信賢</t>
-[...1 lines deleted...]
-  <si>
     <t>許兆惠</t>
   </si>
   <si>
     <t>蔣蕙華</t>
   </si>
   <si>
     <t>林庭伊</t>
   </si>
   <si>
     <t>☆史天宇</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>郭至晧</t>
   </si>
   <si>
     <t>☆葉上民</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>黃宣瑜</t>
   </si>
   <si>
     <t>黃怡靜</t>
   </si>
@@ -1570,54 +1455,50 @@
     <t>*杜瑩貞</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>*陳宥蓁</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>*蘇佳敏</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>*陳雅菁</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>*呂令如</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>◎蔡璧玲</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>曾莉萍</t>
-  </si>
-[...2 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>蔡璧玲</t>
   </si>
   <si>
     <t>陳全美</t>
   </si>
   <si>
     <t>胡月娟</t>
   </si>
   <si>
     <t>林麗雅</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>劉崇汎</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="華康超特明體"/>
         <family val="3"/>
@@ -1655,54 +1536,50 @@
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="華康儷粗黑"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>中心</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>李   盈</t>
   </si>
   <si>
     <t>葉雅文</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>王淇</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>伏勇‧布后</t>
-[...2 lines deleted...]
-  <si>
     <t>*謝孟樺</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>*林湘瑜(技能)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>*張柔盈</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>*蔡佳玟</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>王椿婷</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林英姬</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>王佳薇</t>
@@ -1720,154 +1597,138 @@
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>牙技系</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>健康品質檢測中心</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>微生物實驗室</t>
   </si>
   <si>
     <t>BSL-2實驗室</t>
   </si>
   <si>
     <t>巫怡儂</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>翁芫萱</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>◎江亭儀</t>
-[...6 lines deleted...]
-  <si>
     <t>工讀生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>工讀生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>通識教育中心</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>工讀生(日)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>工讀生(進)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>工讀生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
+    <t>課外活動及服學中心</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>諮商輔導中心</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
     <t>工讀生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>課外活動及服學中心</t>
-[...6 lines deleted...]
-  <si>
     <t>工讀生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
+    <t>校務研究中心</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>永續發展及大學社區責任推廣中心</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
     <t>工讀生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>校務研究中心</t>
-[...6 lines deleted...]
-  <si>
     <t>工讀生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>工讀生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
+    <t>0972615715</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
     <t>工讀生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>0972615715</t>
+    <t>圖書資訊處</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>工讀生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
+    <t>傳真專線</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>專線&amp;傳真</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
     <t>工讀生</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>圖書資訊處</t>
-[...18 lines deleted...]
-  <si>
     <t>☆邱子倩</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>詹佳穎</t>
   </si>
   <si>
     <t>*陳慈恩</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>*賴詣青(行政)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>黃鉉瑋</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>周郁佩</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>*吳亭潔</t>
     <phoneticPr fontId="1" type="noConversion"/>
@@ -1910,174 +1771,278 @@
   <si>
     <t>黃紫棋</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>劉昆育</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>賴怡汝</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>黃小珍</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>林至德</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>藍羚華</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>陳瓊芬</t>
-[...6 lines deleted...]
-  <si>
     <t>簡珮君</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>王宥筌</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>黃良圭</t>
+    <t>章玲瑄</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>吳瑞境</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>鄭靖萱</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>張世沛</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>黃若飴</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>李瑞敏</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>張秀晶</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>李英年</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>謝佩瑾</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>林芊妘</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>殷秉均</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>蔡靜嫺</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>李忠南</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>陳兆鈞</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>張千桂</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>☆許哲瀚</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>☆林義証</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>*黃慧文</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>陳律臻</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>廖鈺玟</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>劉美玲</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>蔡旻泓</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>陳姝后</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>環安處</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>黃麗玲</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>彭炳儒</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>◎吳家安</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>◎洪浚韋</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>李淑芬</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>周楷蓁</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>黃鉉瑋</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>☆賴佳菁</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>李英中</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>李英中</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>陳上權</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>黃朝輝</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>*李霈宸</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>*陳瓊芬</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>◎楊志雄</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>江亭儀</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>彭炳儒</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>張佳蓉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>魏守群</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>章玲瑄</t>
-[...59 lines deleted...]
-    <t>張千桂</t>
+    <t>蘇慧倚</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>蕭志聖</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>賴佳汶</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>蔡文龍</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>應用外語系</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="25">
+  <fonts count="24">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="華康超明體"/>
       <family val="3"/>
-      <charset val="136"/>
-[...6 lines deleted...]
-      <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF0000FF"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -2546,341 +2511,347 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
-[...1 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="17" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="18" borderId="1" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="18" borderId="7" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="15" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...86 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般 2" xfId="1"/>
     <cellStyle name="一般 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFFCC"/>
       <color rgb="FF66FF66"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FFFFCCFF"/>
       <color rgb="FFFFFF66"/>
       <color rgb="FF33CCFF"/>
       <color rgb="FFCCECFF"/>
       <color rgb="FF0099FF"/>
     </mruColors>
   </colors>
   <extLst>
@@ -3170,4445 +3141,4584 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AB67"/>
+  <dimension ref="A1:AB72"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="N47" sqref="N47"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="17.45" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.875" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.125" style="2" customWidth="1"/>
     <col min="3" max="3" width="8.875" style="2" customWidth="1"/>
     <col min="4" max="4" width="7.875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.875" style="2" customWidth="1"/>
     <col min="6" max="6" width="7.875" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.875" style="2" customWidth="1"/>
     <col min="8" max="8" width="7.875" style="2" customWidth="1"/>
     <col min="9" max="12" width="8.875" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.875" style="2" customWidth="1"/>
     <col min="14" max="14" width="8.375" style="2" customWidth="1"/>
     <col min="15" max="15" width="10" style="2" customWidth="1"/>
     <col min="16" max="16" width="7.25" style="2" customWidth="1"/>
     <col min="17" max="17" width="10.5" style="2" customWidth="1"/>
     <col min="18" max="18" width="7.5" style="2" customWidth="1"/>
     <col min="19" max="19" width="10.5" customWidth="1"/>
     <col min="20" max="20" width="7.125" customWidth="1"/>
     <col min="21" max="21" width="10" customWidth="1"/>
     <col min="22" max="22" width="7.125" customWidth="1"/>
     <col min="23" max="23" width="10.5" customWidth="1"/>
     <col min="24" max="24" width="7.875" customWidth="1"/>
     <col min="25" max="25" width="10" customWidth="1"/>
     <col min="26" max="26" width="7.875" customWidth="1"/>
     <col min="27" max="27" width="10" customWidth="1"/>
     <col min="28" max="28" width="8.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="21.75" customHeight="1" thickBot="1">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="83"/>
-[...25 lines deleted...]
-      <c r="AB1" s="84"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+      <c r="Q1" s="85"/>
+      <c r="R1" s="85"/>
+      <c r="S1" s="85"/>
+      <c r="T1" s="85"/>
+      <c r="U1" s="85"/>
+      <c r="V1" s="85"/>
+      <c r="W1" s="85"/>
+      <c r="X1" s="85"/>
+      <c r="Y1" s="85"/>
+      <c r="Z1" s="85"/>
+      <c r="AA1" s="85"/>
+      <c r="AB1" s="86"/>
     </row>
     <row r="2" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A2" s="94" t="s">
+      <c r="A2" s="96" t="s">
+        <v>98</v>
+      </c>
+      <c r="B2" s="79"/>
+      <c r="C2" s="80" t="s">
+        <v>322</v>
+      </c>
+      <c r="D2" s="80"/>
+      <c r="E2" s="79" t="s">
+        <v>99</v>
+      </c>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79" t="s">
         <v>100</v>
       </c>
-      <c r="B2" s="77"/>
-[...41 lines deleted...]
-      <c r="AB2" s="93"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79" t="s">
+        <v>150</v>
+      </c>
+      <c r="J2" s="79"/>
+      <c r="K2" s="81" t="s">
+        <v>128</v>
+      </c>
+      <c r="L2" s="81"/>
+      <c r="M2" s="78" t="s">
+        <v>385</v>
+      </c>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="90" t="s">
+        <v>329</v>
+      </c>
+      <c r="T2" s="91"/>
+      <c r="U2" s="92"/>
+      <c r="V2" s="92"/>
+      <c r="W2" s="92"/>
+      <c r="X2" s="92"/>
+      <c r="Y2" s="93" t="s">
+        <v>330</v>
+      </c>
+      <c r="Z2" s="94"/>
+      <c r="AA2" s="92"/>
+      <c r="AB2" s="95"/>
     </row>
     <row r="3" spans="1:28" ht="17.45" customHeight="1">
       <c r="A3" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="3">
         <v>1000</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D3" s="3">
         <v>8000</v>
       </c>
       <c r="E3" s="22" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="F3" s="22">
         <v>8100</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="H3" s="3">
         <v>8300</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="3">
         <v>8400</v>
       </c>
       <c r="K3" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="L3" s="3">
         <v>8800</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>356</v>
+        <v>334</v>
       </c>
       <c r="N3" s="4">
         <v>7280</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="P3" s="4">
         <v>7281</v>
       </c>
       <c r="Q3" s="4" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="R3" s="4">
         <v>22394465</v>
       </c>
       <c r="S3" s="5" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="T3" s="5">
         <v>3000</v>
       </c>
       <c r="U3" s="5" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="V3" s="5">
         <v>3001</v>
       </c>
       <c r="W3" s="1" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="X3" s="1">
         <v>22398072</v>
       </c>
       <c r="Y3" s="12" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="Z3" s="12">
         <v>7324</v>
       </c>
       <c r="AA3" s="12" t="s">
-        <v>402</v>
+        <v>378</v>
       </c>
       <c r="AB3" s="9">
         <v>7391</v>
       </c>
     </row>
     <row r="4" spans="1:28" ht="17.45" customHeight="1">
       <c r="A4" s="7" t="s">
-        <v>349</v>
+        <v>327</v>
       </c>
       <c r="B4" s="17">
         <v>1002</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D4" s="3">
         <v>8001</v>
       </c>
       <c r="E4" s="22" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="F4" s="22">
         <v>8101</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H4" s="3">
         <v>8301</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="J4" s="3">
         <v>8415</v>
       </c>
       <c r="K4" s="3" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="L4" s="3">
         <v>8801</v>
       </c>
       <c r="M4" s="24" t="s">
-        <v>464</v>
+        <v>434</v>
       </c>
       <c r="N4" s="24">
         <v>7282</v>
       </c>
       <c r="O4" s="24" t="s">
         <v>1</v>
       </c>
       <c r="P4" s="24">
         <v>7283</v>
       </c>
       <c r="Q4" s="24"/>
       <c r="R4" s="24"/>
       <c r="S4" s="1" t="s">
-        <v>460</v>
+        <v>430</v>
       </c>
       <c r="T4" s="1">
         <v>5901</v>
       </c>
       <c r="U4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="V4" s="1">
         <v>3003</v>
       </c>
       <c r="W4" s="1" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="X4" s="1">
         <v>22390263</v>
       </c>
       <c r="Y4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="Z4" s="19">
         <v>7322</v>
       </c>
       <c r="AA4" s="19" t="s">
-        <v>417</v>
+        <v>391</v>
       </c>
       <c r="AB4" s="11">
         <v>7330</v>
       </c>
     </row>
     <row r="5" spans="1:28" ht="17.45" customHeight="1">
       <c r="A5" s="6" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B5" s="3">
         <v>1005</v>
       </c>
       <c r="C5" s="17" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="D5" s="17">
         <v>22396384</v>
       </c>
       <c r="E5" s="13" t="s">
-        <v>301</v>
+        <v>280</v>
       </c>
       <c r="F5" s="13">
         <v>8102</v>
       </c>
       <c r="G5" s="15" t="s">
-        <v>296</v>
+        <v>474</v>
       </c>
       <c r="H5" s="15">
         <v>8302</v>
       </c>
       <c r="I5" s="15" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="J5" s="17">
         <v>8408</v>
       </c>
-      <c r="K5" s="69" t="s">
-[...3 lines deleted...]
-      <c r="M5" s="85" t="s">
+      <c r="K5" s="71" t="s">
+        <v>264</v>
+      </c>
+      <c r="L5" s="71"/>
+      <c r="M5" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="85"/>
-      <c r="O5" s="85" t="s">
+      <c r="N5" s="87"/>
+      <c r="O5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="P5" s="86"/>
-      <c r="Q5" s="85" t="s">
+      <c r="P5" s="88"/>
+      <c r="Q5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="R5" s="85"/>
-      <c r="S5" s="62" t="s">
+      <c r="R5" s="87"/>
+      <c r="S5" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="T5" s="58"/>
-      <c r="U5" s="62" t="s">
+      <c r="T5" s="55"/>
+      <c r="U5" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="V5" s="87"/>
-      <c r="W5" s="62" t="s">
+      <c r="V5" s="89"/>
+      <c r="W5" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="X5" s="58"/>
+      <c r="X5" s="55"/>
       <c r="Y5" s="19" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="Z5" s="19">
         <v>22397176</v>
       </c>
       <c r="AA5" s="19" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="AB5" s="11">
         <v>22393215</v>
       </c>
     </row>
     <row r="6" spans="1:28" ht="17.45" customHeight="1">
       <c r="A6" s="36" t="s">
-        <v>143</v>
+        <v>469</v>
       </c>
       <c r="B6" s="17">
         <v>1006</v>
       </c>
-      <c r="C6" s="69" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="69"/>
+      <c r="C6" s="71" t="s">
+        <v>324</v>
+      </c>
+      <c r="D6" s="71"/>
       <c r="E6" s="13" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="F6" s="13">
         <v>8103</v>
       </c>
       <c r="G6" s="15" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="H6" s="15">
         <v>22395033</v>
       </c>
       <c r="I6" s="15" t="s">
-        <v>287</v>
+        <v>267</v>
       </c>
       <c r="J6" s="15">
         <v>8414</v>
       </c>
       <c r="K6" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="L6" s="3">
         <v>8810</v>
       </c>
-      <c r="M6" s="25" t="s">
-        <v>206</v>
+      <c r="M6" s="26" t="s">
+        <v>467</v>
       </c>
       <c r="N6" s="26">
         <v>7200</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="P6" s="4">
         <v>7900</v>
       </c>
       <c r="Q6" s="4" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="R6" s="24">
+        <v>483</v>
+      </c>
+      <c r="R6" s="4">
         <v>3600</v>
       </c>
       <c r="S6" s="5" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="T6" s="5">
         <v>7000</v>
       </c>
       <c r="U6" s="5" t="s">
-        <v>390</v>
+        <v>366</v>
       </c>
       <c r="V6" s="5">
         <v>7100</v>
       </c>
       <c r="W6" s="5" t="s">
-        <v>392</v>
+        <v>368</v>
       </c>
       <c r="X6" s="5">
         <v>6980</v>
       </c>
       <c r="Y6" s="29" t="s">
-        <v>454</v>
+        <v>424</v>
       </c>
       <c r="Z6" s="29">
         <v>7323</v>
       </c>
       <c r="AA6" s="29" t="s">
-        <v>451</v>
+        <v>422</v>
       </c>
       <c r="AB6" s="29">
         <v>7331</v>
       </c>
     </row>
     <row r="7" spans="1:28" ht="17.45" customHeight="1">
       <c r="A7" s="7" t="s">
-        <v>321</v>
+        <v>300</v>
       </c>
       <c r="B7" s="17">
         <v>22395943</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D7" s="3">
         <v>8001</v>
       </c>
       <c r="E7" s="13" t="s">
-        <v>440</v>
+        <v>411</v>
       </c>
       <c r="F7" s="13">
         <v>8105</v>
       </c>
-      <c r="G7" s="69" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="69"/>
+      <c r="G7" s="71" t="s">
+        <v>148</v>
+      </c>
+      <c r="H7" s="71"/>
       <c r="I7" s="15" t="s">
-        <v>372</v>
+        <v>470</v>
       </c>
       <c r="J7" s="15">
         <v>8416</v>
       </c>
       <c r="K7" s="15" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="L7" s="15">
         <v>8811</v>
       </c>
-      <c r="M7" s="26" t="s">
-[...3 lines deleted...]
-        <v>7201</v>
+      <c r="M7" s="27" t="s">
+        <v>376</v>
+      </c>
+      <c r="N7" s="28">
+        <v>7202</v>
       </c>
       <c r="O7" s="24" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="P7" s="24">
         <v>7901</v>
       </c>
       <c r="Q7" s="24" t="s">
-        <v>211</v>
+        <v>479</v>
       </c>
       <c r="R7" s="24">
         <v>3601</v>
       </c>
       <c r="S7" s="20" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="T7" s="20">
         <v>7043</v>
       </c>
       <c r="U7" s="20" t="s">
-        <v>170</v>
+        <v>478</v>
       </c>
       <c r="V7" s="20">
-        <v>7121</v>
+        <v>7101</v>
       </c>
       <c r="W7" s="20" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="X7" s="20">
         <v>6986</v>
       </c>
-      <c r="Y7" s="59" t="s">
+      <c r="Y7" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="Z7" s="58"/>
-[...3 lines deleted...]
-      <c r="AB7" s="50"/>
+      <c r="Z7" s="55"/>
+      <c r="AA7" s="58" t="s">
+        <v>244</v>
+      </c>
+      <c r="AB7" s="59"/>
     </row>
     <row r="8" spans="1:28" ht="17.45" customHeight="1">
       <c r="A8" s="7" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="B8" s="17">
         <v>22398287</v>
       </c>
       <c r="C8" s="15" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="D8" s="15">
         <v>8002</v>
       </c>
       <c r="E8" s="13" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="F8" s="13">
         <v>22395039</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H8" s="3">
         <v>8301</v>
       </c>
       <c r="I8" s="15" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="J8" s="15">
         <v>22394072</v>
       </c>
       <c r="K8" s="15" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="L8" s="15">
         <v>8812</v>
       </c>
       <c r="M8" s="27" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>7202</v>
+        <v>206</v>
+      </c>
+      <c r="N8" s="27">
+        <v>7209</v>
       </c>
       <c r="O8" s="24" t="s">
-        <v>399</v>
+        <v>375</v>
       </c>
       <c r="P8" s="24">
         <v>7902</v>
       </c>
       <c r="Q8" s="24" t="s">
-        <v>464</v>
+        <v>434</v>
       </c>
       <c r="R8" s="24">
         <v>3603</v>
       </c>
       <c r="S8" s="20" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="T8" s="20">
         <v>7001</v>
       </c>
       <c r="U8" s="20" t="s">
-        <v>396</v>
+        <v>372</v>
       </c>
       <c r="V8" s="20">
         <v>7102</v>
       </c>
       <c r="W8" s="20" t="s">
-        <v>397</v>
+        <v>373</v>
       </c>
       <c r="X8" s="20">
         <v>6981</v>
       </c>
       <c r="Y8" s="12" t="s">
-        <v>458</v>
+        <v>428</v>
       </c>
       <c r="Z8" s="18">
         <v>7300</v>
       </c>
       <c r="AA8" s="18" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="AB8" s="8">
         <v>7500</v>
       </c>
     </row>
     <row r="9" spans="1:28" ht="17.45" customHeight="1">
       <c r="A9" s="15"/>
       <c r="B9" s="15"/>
       <c r="C9" s="17" t="s">
-        <v>342</v>
+        <v>321</v>
       </c>
       <c r="D9" s="17">
         <v>8024</v>
       </c>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="17" t="s">
-        <v>497</v>
+        <v>462</v>
       </c>
       <c r="H9" s="17">
         <v>8323</v>
       </c>
-      <c r="I9" s="69" t="s">
+      <c r="I9" s="71" t="s">
         <v>22</v>
       </c>
-      <c r="J9" s="69"/>
+      <c r="J9" s="71"/>
       <c r="K9" s="15" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="L9" s="15">
         <v>8813</v>
       </c>
-      <c r="M9" s="27" t="s">
-[...3 lines deleted...]
-        <v>7209</v>
+      <c r="M9" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="N9" s="25">
+        <v>2300</v>
       </c>
       <c r="O9" s="24" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="P9" s="24">
         <v>7910</v>
       </c>
       <c r="Q9" s="24" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="R9" s="24">
         <v>3609</v>
       </c>
       <c r="S9" s="20" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T9" s="20">
         <v>7051</v>
       </c>
       <c r="U9" s="20" t="s">
-        <v>266</v>
+        <v>477</v>
       </c>
       <c r="V9" s="20">
-        <v>7115</v>
+        <v>8101</v>
       </c>
       <c r="W9" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="X9" s="1">
         <v>3928</v>
       </c>
       <c r="Y9" s="12" t="s">
-        <v>403</v>
+        <v>379</v>
       </c>
       <c r="Z9" s="18">
         <v>7307</v>
       </c>
       <c r="AA9" s="19" t="s">
-        <v>416</v>
+        <v>390</v>
       </c>
       <c r="AB9" s="10">
         <v>7501</v>
       </c>
     </row>
     <row r="10" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A10" s="66" t="s">
-[...3 lines deleted...]
-      <c r="C10" s="69" t="s">
+      <c r="A10" s="68" t="s">
+        <v>101</v>
+      </c>
+      <c r="B10" s="69"/>
+      <c r="C10" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="D10" s="69"/>
-[...3 lines deleted...]
-      <c r="F10" s="48"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="56" t="s">
+        <v>412</v>
+      </c>
+      <c r="F10" s="57"/>
       <c r="G10" s="17" t="s">
-        <v>498</v>
+        <v>463</v>
       </c>
       <c r="H10" s="17">
         <v>8321</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="J10" s="3">
         <v>8403</v>
       </c>
       <c r="K10" s="17" t="s">
-        <v>377</v>
+        <v>354</v>
       </c>
       <c r="L10" s="15">
         <v>8814</v>
       </c>
       <c r="M10" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="N10" s="25">
+        <v>1005</v>
+      </c>
+      <c r="O10" s="24" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P10" s="24">
         <v>7905</v>
       </c>
       <c r="Q10" s="24" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
       <c r="R10" s="24">
         <v>3618</v>
       </c>
       <c r="S10" s="20" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="T10" s="20">
         <v>8800</v>
       </c>
       <c r="U10" s="20" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="V10" s="20">
         <v>8100</v>
       </c>
       <c r="W10" s="20" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="X10" s="20">
         <v>8820</v>
       </c>
       <c r="Y10" s="12" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="Z10" s="12">
         <v>7310</v>
       </c>
       <c r="AA10" s="19" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="AB10" s="11">
         <v>7344</v>
       </c>
     </row>
     <row r="11" spans="1:28" ht="17.45" customHeight="1">
       <c r="A11" s="6" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B11" s="3">
         <v>2000</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>198</v>
+        <v>185</v>
       </c>
       <c r="D11" s="3">
         <v>8020</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>478</v>
+        <v>448</v>
       </c>
       <c r="F11" s="3">
         <v>8110</v>
       </c>
       <c r="G11" s="17" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="H11" s="17">
         <v>22396759</v>
       </c>
       <c r="I11" s="17" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="J11" s="17">
         <v>8406</v>
       </c>
       <c r="K11" s="32" t="s">
-        <v>378</v>
+        <v>355</v>
       </c>
       <c r="L11" s="15">
         <v>8815</v>
       </c>
       <c r="M11" s="25" t="s">
-        <v>109</v>
+        <v>172</v>
       </c>
       <c r="N11" s="25">
-        <v>1005</v>
+        <v>7221</v>
       </c>
       <c r="O11" s="24" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="P11" s="24">
         <v>7903</v>
       </c>
       <c r="Q11" s="24" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
       <c r="R11" s="24">
         <v>3612</v>
       </c>
       <c r="S11" s="20" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="T11" s="20">
         <v>7027</v>
       </c>
       <c r="U11" s="20" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="V11" s="20">
         <v>7108</v>
       </c>
       <c r="W11" s="1" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="X11" s="1">
         <v>8420</v>
       </c>
       <c r="Y11" s="12" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="Z11" s="12">
         <v>7345</v>
       </c>
       <c r="AA11" s="29" t="s">
-        <v>408</v>
+        <v>383</v>
       </c>
       <c r="AB11" s="10">
         <v>7503</v>
       </c>
     </row>
     <row r="12" spans="1:28" ht="17.45" customHeight="1">
       <c r="A12" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B12" s="17">
         <v>2200</v>
       </c>
       <c r="C12" s="15" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="D12" s="15">
         <v>8016</v>
       </c>
       <c r="E12" s="17" t="s">
-        <v>479</v>
+        <v>449</v>
       </c>
       <c r="F12" s="17">
-        <v>8112</v>
-[...4 lines deleted...]
-      <c r="H12" s="69"/>
+        <v>8113</v>
+      </c>
+      <c r="G12" s="71" t="s">
+        <v>45</v>
+      </c>
+      <c r="H12" s="71"/>
       <c r="I12" s="17" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="J12" s="17">
         <v>8413</v>
       </c>
       <c r="K12" s="15" t="s">
-        <v>379</v>
+        <v>356</v>
       </c>
       <c r="L12" s="15">
         <v>8816</v>
       </c>
-      <c r="M12" s="25" t="s">
-[...3 lines deleted...]
-        <v>7221</v>
+      <c r="M12" s="27" t="s">
+        <v>207</v>
+      </c>
+      <c r="N12" s="27">
+        <v>6201</v>
       </c>
       <c r="O12" s="24" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="P12" s="24">
         <v>8403</v>
       </c>
       <c r="Q12" s="24" t="s">
-        <v>219</v>
+        <v>203</v>
       </c>
       <c r="R12" s="24">
         <v>6300</v>
       </c>
       <c r="S12" s="20" t="s">
-        <v>389</v>
+        <v>365</v>
       </c>
       <c r="T12" s="20">
         <v>7013</v>
       </c>
       <c r="U12" s="20" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="V12" s="20">
         <v>7114</v>
       </c>
       <c r="W12" s="20" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="X12" s="20">
         <v>8801</v>
       </c>
       <c r="Y12" s="19" t="s">
-        <v>424</v>
+        <v>398</v>
       </c>
       <c r="Z12" s="19">
         <v>7311</v>
       </c>
       <c r="AA12" s="29" t="s">
-        <v>467</v>
+        <v>437</v>
       </c>
       <c r="AB12" s="10">
         <v>7300</v>
       </c>
     </row>
     <row r="13" spans="1:28" ht="17.45" customHeight="1">
       <c r="A13" s="7" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B13" s="17">
         <v>8000</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>359</v>
+        <v>337</v>
       </c>
       <c r="D13" s="15">
         <v>8015</v>
       </c>
       <c r="E13" s="17" t="s">
-        <v>480</v>
+        <v>281</v>
       </c>
       <c r="F13" s="17">
-        <v>8113</v>
+        <v>8112</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>160</v>
+        <v>486</v>
       </c>
       <c r="H13" s="3">
         <v>8350</v>
       </c>
       <c r="I13" s="17" t="s">
-        <v>449</v>
+        <v>420</v>
       </c>
       <c r="J13" s="17">
         <v>8421</v>
       </c>
       <c r="K13" s="15" t="s">
-        <v>444</v>
+        <v>415</v>
       </c>
       <c r="L13" s="15">
         <v>8817</v>
       </c>
       <c r="M13" s="27" t="s">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="N13" s="27">
-        <v>7215</v>
+        <v>7204</v>
       </c>
       <c r="O13" s="24" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="P13" s="24">
         <v>7906</v>
       </c>
       <c r="Q13" s="24" t="s">
-        <v>220</v>
+        <v>196</v>
       </c>
       <c r="R13" s="24">
         <v>3604</v>
       </c>
       <c r="S13" s="20" t="s">
-        <v>462</v>
+        <v>432</v>
       </c>
       <c r="T13" s="20">
         <v>7010</v>
       </c>
       <c r="U13" s="20" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="V13" s="20">
         <v>7113</v>
       </c>
       <c r="W13" s="20" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="X13" s="20">
         <v>6580</v>
       </c>
       <c r="Y13" s="19" t="s">
-        <v>425</v>
+        <v>399</v>
       </c>
       <c r="Z13" s="19">
         <v>7321</v>
       </c>
       <c r="AA13" s="29" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="AB13" s="10">
         <v>7384</v>
       </c>
     </row>
     <row r="14" spans="1:28" ht="17.45" customHeight="1">
       <c r="A14" s="7" t="s">
-        <v>322</v>
+        <v>301</v>
       </c>
       <c r="B14" s="17">
         <v>22390671</v>
       </c>
       <c r="C14" s="15" t="s">
-        <v>360</v>
+        <v>338</v>
       </c>
       <c r="D14" s="15">
         <v>8022</v>
       </c>
       <c r="E14" s="17" t="s">
-        <v>302</v>
+        <v>450</v>
       </c>
       <c r="F14" s="17">
-        <v>8115</v>
+        <v>8114</v>
       </c>
       <c r="G14" s="17" t="s">
-        <v>500</v>
+        <v>487</v>
       </c>
       <c r="H14" s="17">
-        <v>8351</v>
+        <v>8357</v>
       </c>
       <c r="I14" s="17" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="J14" s="17">
         <v>22390511</v>
       </c>
       <c r="K14" s="15" t="s">
-        <v>449</v>
+        <v>420</v>
       </c>
       <c r="L14" s="15">
         <v>8818</v>
       </c>
-      <c r="M14" s="27" t="s">
-[...3 lines deleted...]
-        <v>7204</v>
+      <c r="M14" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="25">
+        <v>7220</v>
       </c>
       <c r="O14" s="24" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="P14" s="24">
         <v>7907</v>
       </c>
       <c r="Q14" s="24" t="s">
-        <v>217</v>
+        <v>201</v>
       </c>
       <c r="R14" s="24">
         <v>7281</v>
       </c>
       <c r="S14" s="20" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="T14" s="20">
         <v>8830</v>
       </c>
       <c r="U14" s="20" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="V14" s="20">
         <v>3005</v>
       </c>
       <c r="W14" s="20" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="X14" s="20">
         <v>6351</v>
       </c>
       <c r="Y14" s="19" t="s">
-        <v>461</v>
+        <v>431</v>
       </c>
       <c r="Z14" s="19">
         <v>7354</v>
       </c>
       <c r="AA14" s="29" t="s">
-        <v>311</v>
+        <v>290</v>
       </c>
       <c r="AB14" s="10">
-        <v>8101</v>
+        <v>8130</v>
       </c>
     </row>
     <row r="15" spans="1:28" ht="17.45" customHeight="1">
       <c r="A15" s="7" t="s">
-        <v>323</v>
+        <v>302</v>
       </c>
       <c r="B15" s="17">
         <v>22399939</v>
       </c>
       <c r="C15" s="15" t="s">
-        <v>361</v>
+        <v>339</v>
       </c>
       <c r="D15" s="15">
         <v>8023</v>
       </c>
       <c r="E15" s="17" t="s">
-        <v>482</v>
+        <v>451</v>
       </c>
       <c r="F15" s="17">
-        <v>8114</v>
+        <v>6701</v>
       </c>
       <c r="G15" s="17" t="s">
-        <v>153</v>
+        <v>465</v>
       </c>
       <c r="H15" s="17">
-        <v>8352</v>
+        <v>8351</v>
       </c>
       <c r="I15" s="17" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="J15" s="17">
         <v>22393305</v>
       </c>
       <c r="K15" s="15" t="s">
-        <v>380</v>
+        <v>357</v>
       </c>
       <c r="L15" s="15">
         <v>22395079</v>
       </c>
       <c r="M15" s="25" t="s">
-        <v>92</v>
+        <v>1</v>
       </c>
       <c r="N15" s="25">
-        <v>7220</v>
+        <v>7225</v>
       </c>
       <c r="O15" s="24" t="s">
-        <v>457</v>
+        <v>427</v>
       </c>
       <c r="P15" s="24">
         <v>7915</v>
       </c>
       <c r="Q15" s="24" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="R15" s="24">
         <v>3605</v>
       </c>
       <c r="S15" s="20" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="T15" s="20">
         <v>7039</v>
       </c>
       <c r="U15" s="20" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="V15" s="20">
         <v>7112</v>
       </c>
       <c r="W15" s="20" t="s">
-        <v>393</v>
+        <v>369</v>
       </c>
       <c r="X15" s="20">
         <v>3000</v>
       </c>
       <c r="Y15" s="19" t="s">
-        <v>248</v>
+        <v>231</v>
       </c>
       <c r="Z15" s="19">
         <v>7358</v>
       </c>
       <c r="AA15" s="29" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="AB15" s="10">
         <v>7374</v>
       </c>
     </row>
     <row r="16" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A16" s="68" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="69"/>
+      <c r="A16" s="70" t="s">
+        <v>416</v>
+      </c>
+      <c r="B16" s="71"/>
       <c r="C16" s="15" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="D16" s="15">
-        <v>6608</v>
+        <v>8013</v>
       </c>
       <c r="E16" s="17" t="s">
-        <v>483</v>
+        <v>414</v>
       </c>
       <c r="F16" s="17">
-        <v>6701</v>
+        <v>8119</v>
       </c>
       <c r="G16" s="17" t="s">
-        <v>294</v>
+        <v>147</v>
       </c>
       <c r="H16" s="17">
-        <v>8353</v>
+        <v>8352</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="15" t="s">
-        <v>381</v>
+        <v>358</v>
       </c>
       <c r="L16" s="15">
         <v>22391697</v>
       </c>
       <c r="M16" s="25" t="s">
-        <v>1</v>
+        <v>425</v>
       </c>
       <c r="N16" s="25">
-        <v>7225</v>
+        <v>22391000</v>
       </c>
       <c r="O16" s="24" t="s">
-        <v>456</v>
+        <v>426</v>
       </c>
       <c r="P16" s="24">
         <v>22390071</v>
       </c>
       <c r="Q16" s="24" t="s">
-        <v>214</v>
+        <v>198</v>
       </c>
       <c r="R16" s="24">
         <v>3614</v>
       </c>
       <c r="S16" s="20" t="s">
         <v>27</v>
       </c>
       <c r="T16" s="20">
         <v>8400</v>
       </c>
       <c r="U16" s="20" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V16" s="20">
         <v>2200</v>
       </c>
       <c r="W16" s="20" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="X16" s="20">
         <v>6983</v>
       </c>
       <c r="Y16" s="19" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="Z16" s="19">
         <v>8415</v>
       </c>
       <c r="AA16" s="29" t="s">
-        <v>451</v>
+        <v>422</v>
       </c>
       <c r="AB16" s="10">
         <v>7502</v>
       </c>
     </row>
     <row r="17" spans="1:28" ht="17.45" customHeight="1">
       <c r="A17" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B17" s="3">
         <v>2200</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>470</v>
+        <v>439</v>
       </c>
       <c r="D17" s="15">
-        <v>6611</v>
+        <v>6608</v>
       </c>
       <c r="E17" s="17" t="s">
-        <v>443</v>
+        <v>195</v>
       </c>
       <c r="F17" s="17">
-        <v>8119</v>
+        <v>22390631</v>
       </c>
       <c r="G17" s="17" t="s">
-        <v>369</v>
+        <v>274</v>
       </c>
       <c r="H17" s="17">
-        <v>8354</v>
-[...8 lines deleted...]
-      <c r="L17" s="48"/>
+        <v>8353</v>
+      </c>
+      <c r="I17" s="56" t="s">
+        <v>114</v>
+      </c>
+      <c r="J17" s="57"/>
+      <c r="K17" s="56" t="s">
+        <v>265</v>
+      </c>
+      <c r="L17" s="57"/>
       <c r="M17" s="25" t="s">
-        <v>455</v>
+        <v>195</v>
       </c>
       <c r="N17" s="25">
-        <v>22391000</v>
+        <v>22396763</v>
       </c>
       <c r="O17" s="24"/>
       <c r="P17" s="24"/>
       <c r="Q17" s="24" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="R17" s="24">
         <v>3610</v>
       </c>
       <c r="S17" s="20" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="T17" s="20">
         <v>8810</v>
       </c>
       <c r="U17" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="V17" s="20" t="s">
         <v>61</v>
       </c>
-      <c r="V17" s="20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W17" s="20" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="X17" s="20">
         <v>6987</v>
       </c>
       <c r="Y17" s="19" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="Z17" s="19">
         <v>7377</v>
       </c>
       <c r="AA17" s="29" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="AB17" s="10">
         <v>22396755</v>
       </c>
     </row>
     <row r="18" spans="1:28" ht="17.45" customHeight="1">
       <c r="A18" s="7" t="s">
-        <v>91</v>
+        <v>480</v>
       </c>
       <c r="B18" s="17">
         <v>2300</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="D18" s="15">
-        <v>8012</v>
-[...6 lines deleted...]
-      </c>
+        <v>6611</v>
+      </c>
+      <c r="E18" s="17"/>
+      <c r="F18" s="17"/>
       <c r="G18" s="17" t="s">
-        <v>44</v>
+        <v>347</v>
       </c>
       <c r="H18" s="17">
-        <v>8355</v>
+        <v>8354</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="J18" s="3">
         <v>8420</v>
       </c>
       <c r="K18" s="3" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="L18" s="3">
         <v>8820</v>
       </c>
-      <c r="M18" s="25" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M18" s="25"/>
+      <c r="N18" s="25"/>
       <c r="O18" s="24"/>
       <c r="P18" s="24"/>
       <c r="Q18" s="24" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="R18" s="24">
         <v>3608</v>
       </c>
       <c r="S18" s="20" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T18" s="20">
         <v>7052</v>
       </c>
       <c r="U18" s="20" t="s">
-        <v>444</v>
+        <v>415</v>
       </c>
       <c r="V18" s="20">
-        <v>7101</v>
+        <v>7111</v>
       </c>
       <c r="W18" s="20" t="s">
-        <v>449</v>
+        <v>420</v>
       </c>
       <c r="X18" s="20">
         <v>6995</v>
       </c>
       <c r="Y18" s="19" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="Z18" s="19">
-        <v>8130</v>
+        <v>7305</v>
       </c>
       <c r="AA18" s="29"/>
       <c r="AB18" s="10"/>
     </row>
     <row r="19" spans="1:28" ht="17.45" customHeight="1">
       <c r="A19" s="7" t="s">
-        <v>168</v>
+        <v>481</v>
       </c>
       <c r="B19" s="17">
         <v>2301</v>
       </c>
       <c r="C19" s="15" t="s">
-        <v>438</v>
+        <v>409</v>
       </c>
       <c r="D19" s="15">
-        <v>6610</v>
+        <v>8012</v>
       </c>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17" t="s">
-        <v>499</v>
+        <v>43</v>
       </c>
       <c r="H19" s="17">
-        <v>8356</v>
+        <v>8355</v>
       </c>
       <c r="I19" s="17" t="s">
-        <v>373</v>
+        <v>350</v>
       </c>
       <c r="J19" s="17">
         <v>8407</v>
       </c>
       <c r="K19" s="15" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="L19" s="15">
         <v>8821</v>
       </c>
       <c r="M19" s="25"/>
       <c r="N19" s="25"/>
       <c r="O19" s="24"/>
       <c r="P19" s="24"/>
       <c r="Q19" s="24" t="s">
-        <v>215</v>
+        <v>199</v>
       </c>
       <c r="R19" s="24">
         <v>3615</v>
       </c>
       <c r="S19" s="20" t="s">
-        <v>449</v>
+        <v>420</v>
       </c>
       <c r="T19" s="20">
         <v>7060</v>
       </c>
       <c r="U19" s="20" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="V19" s="20">
         <v>22396762</v>
       </c>
       <c r="W19" s="20" t="s">
-        <v>429</v>
+        <v>403</v>
       </c>
       <c r="X19" s="20">
         <v>6984</v>
       </c>
       <c r="Y19" s="19" t="s">
-        <v>253</v>
+        <v>106</v>
       </c>
       <c r="Z19" s="19">
-        <v>6252</v>
-[...4 lines deleted...]
-      <c r="AB19" s="52"/>
+        <v>8110</v>
+      </c>
+      <c r="AA19" s="60" t="s">
+        <v>243</v>
+      </c>
+      <c r="AB19" s="61"/>
     </row>
     <row r="20" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A20" s="70" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="71"/>
+      <c r="A20" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="B20" s="17">
+        <v>7010</v>
+      </c>
       <c r="C20" s="15" t="s">
-        <v>210</v>
+        <v>410</v>
       </c>
       <c r="D20" s="15">
-        <v>22394046</v>
-[...4 lines deleted...]
-      <c r="F20" s="48"/>
+        <v>6610</v>
+      </c>
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
       <c r="G20" s="17" t="s">
-        <v>415</v>
+        <v>464</v>
       </c>
       <c r="H20" s="17">
-        <v>8357</v>
-[...4 lines deleted...]
-      <c r="J20" s="48"/>
+        <v>8356</v>
+      </c>
+      <c r="I20" s="17"/>
+      <c r="J20" s="17"/>
       <c r="K20" s="15" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="L20" s="15">
         <v>8822</v>
       </c>
-      <c r="M20" s="57" t="s">
-[...6 lines deleted...]
-      <c r="P20" s="58"/>
+      <c r="M20" s="25"/>
+      <c r="N20" s="25"/>
+      <c r="O20" s="24"/>
+      <c r="P20" s="24"/>
       <c r="Q20" s="24" t="s">
-        <v>218</v>
+        <v>202</v>
       </c>
       <c r="R20" s="24">
         <v>3607</v>
       </c>
       <c r="S20" s="20" t="s">
-        <v>427</v>
+        <v>401</v>
       </c>
       <c r="T20" s="20">
         <v>7011</v>
       </c>
       <c r="U20" s="20"/>
       <c r="V20" s="20"/>
       <c r="W20" s="20" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="X20" s="20">
-        <v>223994403</v>
+        <v>22394403</v>
       </c>
       <c r="Y20" s="19" t="s">
-        <v>108</v>
+        <v>395</v>
       </c>
       <c r="Z20" s="19">
-        <v>8110</v>
+        <v>7352</v>
       </c>
       <c r="AA20" s="12" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="AB20" s="9">
         <v>6250</v>
       </c>
     </row>
     <row r="21" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A21" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A21" s="72" t="s">
+        <v>417</v>
+      </c>
+      <c r="B21" s="73"/>
       <c r="C21" s="15" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="D21" s="15">
-        <v>22394498</v>
-[...6 lines deleted...]
-      </c>
+        <v>22394046</v>
+      </c>
+      <c r="E21" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" s="57"/>
       <c r="G21" s="17" t="s">
-        <v>295</v>
+        <v>275</v>
       </c>
       <c r="H21" s="17">
         <v>8358</v>
       </c>
-      <c r="I21" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I21" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="J21" s="57"/>
       <c r="K21" s="15" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="L21" s="15">
         <v>8823</v>
       </c>
-      <c r="M21" s="26" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="M21" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="N21" s="54"/>
+      <c r="O21" s="54" t="s">
+        <v>111</v>
+      </c>
+      <c r="P21" s="55"/>
       <c r="Q21" s="24" t="s">
-        <v>213</v>
+        <v>484</v>
       </c>
       <c r="R21" s="24">
-        <v>3613</v>
+        <v>3611</v>
       </c>
       <c r="S21" s="20" t="s">
-        <v>428</v>
+        <v>402</v>
       </c>
       <c r="T21" s="20">
         <v>7012</v>
       </c>
-      <c r="U21" s="21"/>
-      <c r="V21" s="21"/>
+      <c r="U21" s="20"/>
+      <c r="V21" s="20"/>
       <c r="W21" s="20" t="s">
-        <v>271</v>
+        <v>252</v>
       </c>
       <c r="X21" s="20">
         <v>22394256</v>
       </c>
       <c r="Y21" s="19" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="Z21" s="19">
         <v>7500</v>
       </c>
       <c r="AA21" s="19" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="AB21" s="11">
         <v>6260</v>
       </c>
     </row>
     <row r="22" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A22" s="7" t="s">
-[...3 lines deleted...]
-        <v>2001</v>
+      <c r="A22" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="B22" s="3">
+        <v>8000</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="D22" s="15">
-        <v>22395199</v>
-[...5 lines deleted...]
-        <v>8122</v>
+        <v>22394498</v>
+      </c>
+      <c r="E22" s="22" t="s">
+        <v>445</v>
+      </c>
+      <c r="F22" s="22">
+        <v>8120</v>
       </c>
       <c r="G22" s="17" t="s">
-        <v>451</v>
+        <v>422</v>
       </c>
       <c r="H22" s="17">
         <v>8359</v>
       </c>
-      <c r="I22" s="17" t="s">
-[...3 lines deleted...]
-        <v>8404</v>
+      <c r="I22" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="J22" s="3">
+        <v>8410</v>
       </c>
       <c r="K22" s="15" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="L22" s="15">
         <v>8824</v>
       </c>
-      <c r="M22" s="25" t="s">
-[...9 lines deleted...]
-        <v>7902</v>
+      <c r="M22" s="26" t="s">
+        <v>334</v>
+      </c>
+      <c r="N22" s="4">
+        <v>7280</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="P22" s="4">
+        <v>7280</v>
       </c>
       <c r="Q22" s="24" t="s">
-        <v>449</v>
+        <v>420</v>
       </c>
       <c r="R22" s="24">
         <v>3620</v>
       </c>
       <c r="S22" s="20" t="s">
-        <v>265</v>
+        <v>247</v>
       </c>
       <c r="T22" s="20">
         <v>22396761</v>
       </c>
-      <c r="U22" s="21"/>
-[...2 lines deleted...]
-      <c r="X22" s="21"/>
+      <c r="U22" s="20"/>
+      <c r="V22" s="20"/>
+      <c r="W22" s="20"/>
+      <c r="X22" s="20"/>
       <c r="Y22" s="19" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
       <c r="Z22" s="19">
         <v>7303</v>
       </c>
       <c r="AA22" s="19" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="AB22" s="11">
         <v>6257</v>
       </c>
     </row>
     <row r="23" spans="1:28" ht="17.45" customHeight="1">
       <c r="A23" s="7" t="s">
-        <v>178</v>
+        <v>213</v>
       </c>
       <c r="B23" s="17">
-        <v>2104</v>
-[...2 lines deleted...]
-      <c r="D23" s="15"/>
+        <v>2001</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="D23" s="15">
+        <v>22395199</v>
+      </c>
       <c r="E23" s="17" t="s">
-        <v>364</v>
+        <v>282</v>
       </c>
       <c r="F23" s="17">
-        <v>8121</v>
+        <v>8122</v>
       </c>
       <c r="G23" s="17" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="H23" s="17">
         <v>22395657</v>
       </c>
       <c r="I23" s="17" t="s">
-        <v>375</v>
+        <v>351</v>
       </c>
       <c r="J23" s="17">
-        <v>8405</v>
+        <v>8404</v>
       </c>
       <c r="K23" s="15" t="s">
-        <v>420</v>
+        <v>394</v>
       </c>
       <c r="L23" s="15">
         <v>8826</v>
       </c>
       <c r="M23" s="25" t="s">
-        <v>401</v>
+        <v>363</v>
       </c>
       <c r="N23" s="24">
-        <v>7701</v>
-[...5 lines deleted...]
-        <v>7265</v>
+        <v>7713</v>
+      </c>
+      <c r="O23" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="P23" s="24">
+        <v>7902</v>
       </c>
       <c r="Q23" s="24" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
       <c r="R23" s="24">
         <v>22395608</v>
       </c>
-      <c r="S23" s="21"/>
-      <c r="T23" s="21"/>
+      <c r="S23" s="20"/>
+      <c r="T23" s="20"/>
       <c r="U23" s="21"/>
       <c r="V23" s="21"/>
       <c r="W23" s="21"/>
       <c r="X23" s="21"/>
       <c r="Y23" s="19" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="Z23" s="19">
         <v>7372</v>
       </c>
       <c r="AA23" s="19" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="AB23" s="11">
         <v>6259</v>
       </c>
     </row>
     <row r="24" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A24" s="7"/>
-      <c r="B24" s="17"/>
+      <c r="A24" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="B24" s="17">
+        <v>2104</v>
+      </c>
       <c r="C24" s="15"/>
       <c r="D24" s="15"/>
       <c r="E24" s="17" t="s">
-        <v>119</v>
+        <v>342</v>
       </c>
       <c r="F24" s="17">
-        <v>5200</v>
+        <v>8121</v>
       </c>
       <c r="G24" s="17" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H24" s="30" t="s">
-        <v>450</v>
+        <v>421</v>
       </c>
       <c r="I24" s="17" t="s">
-        <v>1</v>
+        <v>352</v>
       </c>
       <c r="J24" s="17">
-        <v>8422</v>
+        <v>8405</v>
       </c>
       <c r="K24" s="15" t="s">
-        <v>382</v>
+        <v>359</v>
       </c>
       <c r="L24" s="15">
         <v>8827</v>
       </c>
-      <c r="M24" s="24" t="s">
-        <v>189</v>
+      <c r="M24" s="25" t="s">
+        <v>377</v>
       </c>
       <c r="N24" s="24">
-        <v>7715</v>
+        <v>7701</v>
       </c>
       <c r="O24" s="25" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>7808</v>
+        <v>173</v>
+      </c>
+      <c r="P24" s="28">
+        <v>7265</v>
       </c>
       <c r="Q24" s="24"/>
       <c r="R24" s="24"/>
-      <c r="S24" s="62" t="s">
-[...10 lines deleted...]
-      <c r="X24" s="58"/>
+      <c r="S24" s="21"/>
+      <c r="T24" s="21"/>
+      <c r="U24" s="21"/>
+      <c r="V24" s="21"/>
+      <c r="W24" s="21"/>
+      <c r="X24" s="21"/>
       <c r="Y24" s="19" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="Z24" s="19">
         <v>7360</v>
       </c>
       <c r="AA24" s="19" t="s">
-        <v>418</v>
+        <v>392</v>
       </c>
       <c r="AB24" s="11">
         <v>6251</v>
       </c>
     </row>
     <row r="25" spans="1:28" ht="17.45" customHeight="1">
       <c r="A25" s="7"/>
       <c r="B25" s="17"/>
-      <c r="C25" s="47" t="s">
-[...14 lines deleted...]
-      <c r="J25" s="17"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="17" t="s">
+        <v>117</v>
+      </c>
+      <c r="F25" s="17">
+        <v>5200</v>
+      </c>
+      <c r="G25" s="17"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="J25" s="17">
+        <v>8422</v>
+      </c>
       <c r="K25" s="15" t="s">
-        <v>383</v>
+        <v>360</v>
       </c>
       <c r="L25" s="15">
         <v>8828</v>
       </c>
       <c r="M25" s="24" t="s">
-        <v>98</v>
+        <v>178</v>
       </c>
       <c r="N25" s="24">
-        <v>7714</v>
+        <v>7715</v>
       </c>
       <c r="O25" s="25" t="s">
-        <v>185</v>
+        <v>209</v>
       </c>
       <c r="P25" s="25">
-        <v>8020</v>
+        <v>7808</v>
       </c>
       <c r="Q25" s="24"/>
       <c r="R25" s="24"/>
-      <c r="S25" s="5" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="S25" s="65" t="s">
+        <v>400</v>
+      </c>
+      <c r="T25" s="55"/>
+      <c r="U25" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="V25" s="55"/>
+      <c r="W25" s="65" t="s">
+        <v>15</v>
+      </c>
+      <c r="X25" s="55"/>
       <c r="Y25" s="19" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="Z25" s="19">
         <v>3978</v>
       </c>
       <c r="AA25" s="19" t="s">
-        <v>150</v>
+        <v>102</v>
       </c>
       <c r="AB25" s="11">
-        <v>7362</v>
+        <v>6255</v>
       </c>
     </row>
     <row r="26" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A26" s="72" t="s">
-[...20 lines deleted...]
-      </c>
+      <c r="A26" s="7"/>
+      <c r="B26" s="17"/>
+      <c r="C26" s="56" t="s">
+        <v>325</v>
+      </c>
+      <c r="D26" s="57"/>
+      <c r="E26" s="15" t="s">
+        <v>389</v>
+      </c>
+      <c r="F26" s="15">
+        <v>8123</v>
+      </c>
+      <c r="G26" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="H26" s="57"/>
       <c r="I26" s="17"/>
       <c r="J26" s="17"/>
       <c r="K26" s="15" t="s">
-        <v>384</v>
+        <v>361</v>
       </c>
       <c r="L26" s="15">
         <v>8829</v>
       </c>
       <c r="M26" s="24" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="N26" s="24">
-        <v>8600</v>
+        <v>7714</v>
       </c>
       <c r="O26" s="25" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="P26" s="25">
-        <v>8410</v>
+        <v>8020</v>
       </c>
       <c r="Q26" s="24"/>
       <c r="R26" s="24"/>
-      <c r="S26" s="1" t="s">
-[...15 lines deleted...]
-        <v>3912</v>
+      <c r="S26" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="T26" s="5">
+        <v>7400</v>
+      </c>
+      <c r="U26" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="V26" s="5">
+        <v>3500</v>
+      </c>
+      <c r="W26" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="X26" s="5">
+        <v>6864</v>
       </c>
       <c r="Y26" s="19" t="s">
-        <v>407</v>
+        <v>382</v>
       </c>
       <c r="Z26" s="19">
         <v>7332</v>
       </c>
       <c r="AA26" s="19" t="s">
-        <v>104</v>
+        <v>241</v>
       </c>
       <c r="AB26" s="11">
-        <v>6255</v>
+        <v>6254</v>
       </c>
     </row>
     <row r="27" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A27" s="6" t="s">
-[...9 lines deleted...]
-        <v>6581</v>
+      <c r="A27" s="74" t="s">
+        <v>314</v>
+      </c>
+      <c r="B27" s="75"/>
+      <c r="C27" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D27" s="3">
+        <v>6580</v>
       </c>
       <c r="E27" s="17" t="s">
-        <v>305</v>
+        <v>415</v>
       </c>
       <c r="F27" s="17">
-        <v>24392586</v>
-[...10 lines deleted...]
-      <c r="J27" s="48"/>
+        <v>8124</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="H27" s="3">
+        <v>8340</v>
+      </c>
+      <c r="I27" s="17"/>
+      <c r="J27" s="17"/>
       <c r="K27" s="17" t="s">
-        <v>452</v>
+        <v>1</v>
       </c>
       <c r="L27" s="17">
         <v>8825</v>
       </c>
       <c r="M27" s="24" t="s">
-        <v>202</v>
+        <v>32</v>
       </c>
       <c r="N27" s="24">
-        <v>7280</v>
+        <v>8600</v>
       </c>
       <c r="O27" s="25" t="s">
         <v>1</v>
       </c>
       <c r="P27" s="25">
         <v>7269</v>
       </c>
       <c r="Q27" s="24"/>
       <c r="R27" s="24"/>
       <c r="S27" s="1" t="s">
-        <v>433</v>
+        <v>490</v>
       </c>
       <c r="T27" s="1">
-        <v>7402</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>7401</v>
+      </c>
+      <c r="U27" s="20" t="s">
+        <v>254</v>
       </c>
       <c r="V27" s="1">
-        <v>3502</v>
+        <v>3501</v>
       </c>
       <c r="W27" s="1" t="s">
-        <v>398</v>
+        <v>119</v>
       </c>
       <c r="X27" s="1">
-        <v>6875</v>
+        <v>3912</v>
       </c>
       <c r="Y27" s="19" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
       <c r="Z27" s="19">
         <v>7343</v>
       </c>
-      <c r="AA27" s="19" t="s">
-[...3 lines deleted...]
-        <v>6254</v>
+      <c r="AA27" s="29" t="s">
+        <v>384</v>
+      </c>
+      <c r="AB27" s="10">
+        <v>6256</v>
       </c>
     </row>
     <row r="28" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A28" s="7" t="s">
-[...3 lines deleted...]
-        <v>8050</v>
+      <c r="A28" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" s="3">
+        <v>2200</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>430</v>
+        <v>340</v>
       </c>
       <c r="D28" s="15">
-        <v>6582</v>
+        <v>6581</v>
       </c>
       <c r="E28" s="17" t="s">
-        <v>304</v>
+        <v>473</v>
       </c>
       <c r="F28" s="17">
-        <v>22395700</v>
+        <v>8125</v>
       </c>
       <c r="G28" s="17" t="s">
-        <v>293</v>
+        <v>333</v>
       </c>
       <c r="H28" s="17">
-        <v>8342</v>
-[...10 lines deleted...]
-      <c r="L28" s="81"/>
+        <v>8341</v>
+      </c>
+      <c r="I28" s="17"/>
+      <c r="J28" s="53"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
       <c r="M28" s="24" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="N28" s="24">
         <v>7713</v>
       </c>
       <c r="O28" s="25" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="P28" s="25">
         <v>22399940</v>
       </c>
-      <c r="Q28" s="57" t="s">
-[...2 lines deleted...]
-      <c r="R28" s="63"/>
+      <c r="Q28" s="24"/>
+      <c r="R28" s="24"/>
       <c r="S28" s="1" t="s">
-        <v>267</v>
+        <v>489</v>
       </c>
       <c r="T28" s="1">
-        <v>7416</v>
-[...5 lines deleted...]
-        <v>3514</v>
+        <v>7402</v>
+      </c>
+      <c r="U28" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="V28" s="1">
+        <v>3502</v>
       </c>
       <c r="W28" s="1" t="s">
-        <v>71</v>
+        <v>374</v>
       </c>
       <c r="X28" s="1">
-        <v>6861</v>
+        <v>6875</v>
       </c>
       <c r="Y28" s="19" t="s">
-        <v>406</v>
+        <v>381</v>
       </c>
       <c r="Z28" s="19">
         <v>7315</v>
       </c>
-      <c r="AA28" s="29" t="s">
-[...3 lines deleted...]
-        <v>6256</v>
+      <c r="AA28" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="AB28" s="11">
+        <v>6253</v>
       </c>
     </row>
     <row r="29" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A29" s="66" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="67"/>
+      <c r="A29" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="B29" s="17">
+        <v>8050</v>
+      </c>
       <c r="C29" s="15" t="s">
-        <v>431</v>
+        <v>404</v>
       </c>
       <c r="D29" s="15">
-        <v>6583</v>
-[...4 lines deleted...]
-      <c r="F29" s="56"/>
+        <v>6582</v>
+      </c>
+      <c r="E29" s="17" t="s">
+        <v>284</v>
+      </c>
+      <c r="F29" s="17">
+        <v>24392586</v>
+      </c>
       <c r="G29" s="17" t="s">
-        <v>210</v>
+        <v>273</v>
       </c>
       <c r="H29" s="17">
-        <v>22398045</v>
-[...12 lines deleted...]
-      </c>
+        <v>8342</v>
+      </c>
+      <c r="I29" s="56" t="s">
+        <v>269</v>
+      </c>
+      <c r="J29" s="57"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
       <c r="M29" s="24" t="s">
         <v>19</v>
       </c>
       <c r="N29" s="24">
         <v>7709</v>
       </c>
       <c r="O29" s="25"/>
       <c r="P29" s="25"/>
-      <c r="Q29" s="26" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Q29" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="R29" s="48"/>
       <c r="S29" s="1" t="s">
-        <v>67</v>
+        <v>248</v>
       </c>
       <c r="T29" s="1">
-        <v>8000</v>
+        <v>7416</v>
       </c>
       <c r="U29" s="20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="V29" s="20">
-        <v>3535</v>
+        <v>3514</v>
       </c>
       <c r="W29" s="1" t="s">
         <v>69</v>
       </c>
       <c r="X29" s="1">
-        <v>6863</v>
+        <v>6861</v>
       </c>
       <c r="Y29" s="19" t="s">
         <v>28</v>
       </c>
       <c r="Z29" s="19">
         <v>6400</v>
       </c>
-      <c r="AA29" s="19" t="s">
-[...3 lines deleted...]
-        <v>6253</v>
+      <c r="AA29" s="29" t="s">
+        <v>497</v>
+      </c>
+      <c r="AB29" s="10">
+        <v>6258</v>
       </c>
     </row>
     <row r="30" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A30" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A30" s="7"/>
+      <c r="B30" s="17"/>
       <c r="C30" s="15" t="s">
-        <v>277</v>
+        <v>405</v>
       </c>
       <c r="D30" s="15">
-        <v>22390171</v>
-[...20 lines deleted...]
-      </c>
+        <v>6583</v>
+      </c>
+      <c r="E30" s="17" t="s">
+        <v>283</v>
+      </c>
+      <c r="F30" s="17">
+        <v>22395700</v>
+      </c>
+      <c r="G30" s="17" t="s">
+        <v>195</v>
+      </c>
+      <c r="H30" s="17">
+        <v>22398045</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="J30" s="3">
+        <v>5700</v>
+      </c>
+      <c r="K30" s="82" t="s">
+        <v>266</v>
+      </c>
+      <c r="L30" s="83"/>
       <c r="M30" s="24" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="N30" s="24">
         <v>7708</v>
       </c>
       <c r="O30" s="25"/>
       <c r="P30" s="25"/>
-      <c r="Q30" s="25" t="s">
-[...3 lines deleted...]
-        <v>7281</v>
+      <c r="Q30" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="R30" s="4">
+        <v>3600</v>
       </c>
       <c r="S30" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="T30" s="1">
-        <v>7420</v>
+        <v>8000</v>
       </c>
       <c r="U30" s="20" t="s">
-        <v>412</v>
+        <v>74</v>
       </c>
       <c r="V30" s="20">
-        <v>3510</v>
+        <v>3535</v>
       </c>
       <c r="W30" s="1" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="X30" s="1">
-        <v>3302</v>
+        <v>6863</v>
       </c>
       <c r="Y30" s="19" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="Z30" s="19">
         <v>7344</v>
       </c>
-      <c r="AA30" s="19" t="s">
-[...3 lines deleted...]
-        <v>7352</v>
+      <c r="AA30" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB30" s="10">
+        <v>6270</v>
       </c>
     </row>
     <row r="31" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A31" s="7" t="s">
-[...31 lines deleted...]
-        <v>3511</v>
+      <c r="A31" s="68" t="s">
+        <v>328</v>
+      </c>
+      <c r="B31" s="69"/>
+      <c r="C31" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="D31" s="15">
+        <v>22390171</v>
+      </c>
+      <c r="E31" s="62" t="s">
+        <v>122</v>
+      </c>
+      <c r="F31" s="63"/>
+      <c r="G31" s="17"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="17" t="s">
+        <v>195</v>
+      </c>
+      <c r="J31" s="17">
+        <v>24390716</v>
+      </c>
+      <c r="K31" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="L31" s="3">
+        <v>8830</v>
       </c>
       <c r="M31" s="24" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="N31" s="24">
         <v>2100</v>
       </c>
       <c r="O31" s="25"/>
       <c r="P31" s="25"/>
-      <c r="Q31" s="24" t="s">
-[...3 lines deleted...]
-        <v>7282</v>
+      <c r="Q31" s="25" t="s">
+        <v>175</v>
+      </c>
+      <c r="R31" s="25">
+        <v>7281</v>
       </c>
       <c r="S31" s="1" t="s">
         <v>63</v>
       </c>
       <c r="T31" s="1">
-        <v>7417</v>
+        <v>7420</v>
       </c>
       <c r="U31" s="20" t="s">
-        <v>75</v>
+        <v>387</v>
       </c>
       <c r="V31" s="20">
-        <v>3507</v>
+        <v>3510</v>
       </c>
       <c r="W31" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="X31" s="1">
-        <v>6862</v>
+        <v>3302</v>
       </c>
       <c r="Y31" s="19" t="s">
-        <v>242</v>
+        <v>225</v>
       </c>
       <c r="Z31" s="19">
         <v>7364</v>
       </c>
       <c r="AA31" s="29" t="s">
-        <v>449</v>
+        <v>195</v>
       </c>
       <c r="AB31" s="10">
-        <v>6270</v>
+        <v>22395029</v>
       </c>
     </row>
     <row r="32" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A32" s="7" t="s">
-[...33 lines deleted...]
-        <v>8832</v>
+      <c r="A32" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="B32" s="3">
+        <v>2100</v>
+      </c>
+      <c r="C32" s="15"/>
+      <c r="D32" s="15"/>
+      <c r="E32" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="F32" s="3">
+        <v>8200</v>
+      </c>
+      <c r="G32" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="H32" s="57"/>
+      <c r="I32" s="56" t="s">
+        <v>271</v>
+      </c>
+      <c r="J32" s="57"/>
+      <c r="K32" s="15" t="s">
+        <v>364</v>
+      </c>
+      <c r="L32" s="15">
+        <v>3519</v>
       </c>
       <c r="M32" s="24" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="N32" s="24">
         <v>2000</v>
       </c>
-      <c r="O32" s="24"/>
-      <c r="P32" s="24"/>
+      <c r="O32" s="25"/>
+      <c r="P32" s="25"/>
       <c r="Q32" s="24" t="s">
-        <v>165</v>
+        <v>434</v>
       </c>
       <c r="R32" s="24">
-        <v>6560</v>
+        <v>7282</v>
       </c>
       <c r="S32" s="1" t="s">
-        <v>269</v>
+        <v>62</v>
       </c>
       <c r="T32" s="1">
-        <v>6353</v>
+        <v>7417</v>
       </c>
       <c r="U32" s="20" t="s">
-        <v>276</v>
+        <v>73</v>
       </c>
       <c r="V32" s="20">
-        <v>8410</v>
+        <v>3507</v>
       </c>
       <c r="W32" s="1" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="X32" s="1">
-        <v>6200</v>
+        <v>6862</v>
       </c>
       <c r="Y32" s="19" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="Z32" s="19">
         <v>7370</v>
       </c>
-      <c r="AA32" s="29" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AA32" s="29"/>
+      <c r="AB32" s="10"/>
     </row>
     <row r="33" spans="1:28" ht="17.45" customHeight="1">
       <c r="A33" s="7" t="s">
-        <v>327</v>
+        <v>308</v>
       </c>
       <c r="B33" s="17">
-        <v>2102</v>
-[...6 lines deleted...]
-      </c>
+        <v>2002</v>
+      </c>
+      <c r="C33" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="D33" s="57"/>
       <c r="E33" s="17" t="s">
-        <v>473</v>
+        <v>442</v>
       </c>
       <c r="F33" s="17">
-        <v>8210</v>
-[...27 lines deleted...]
-        <v>2001</v>
+        <v>8202</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="H33" s="3">
+        <v>8310</v>
+      </c>
+      <c r="I33" s="22" t="s">
+        <v>272</v>
+      </c>
+      <c r="J33" s="22">
+        <v>5750</v>
+      </c>
+      <c r="K33" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="L33" s="15">
+        <v>3511</v>
+      </c>
+      <c r="M33" s="24" t="s">
+        <v>498</v>
+      </c>
+      <c r="N33" s="24">
+        <v>7717</v>
+      </c>
+      <c r="O33" s="24"/>
+      <c r="P33" s="24"/>
+      <c r="Q33" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="R33" s="24">
+        <v>6560</v>
       </c>
       <c r="S33" s="1" t="s">
-        <v>66</v>
+        <v>250</v>
       </c>
       <c r="T33" s="1">
-        <v>7411</v>
+        <v>6353</v>
       </c>
       <c r="U33" s="20" t="s">
-        <v>82</v>
+        <v>256</v>
       </c>
       <c r="V33" s="20">
-        <v>3520</v>
+        <v>8410</v>
       </c>
       <c r="W33" s="1" t="s">
-        <v>395</v>
+        <v>30</v>
       </c>
       <c r="X33" s="1">
-        <v>6867</v>
+        <v>6200</v>
       </c>
       <c r="Y33" s="19" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="Z33" s="19">
         <v>7385</v>
       </c>
       <c r="AA33" s="29"/>
       <c r="AB33" s="10"/>
     </row>
     <row r="34" spans="1:28" ht="17.45" customHeight="1">
       <c r="A34" s="7" t="s">
-        <v>326</v>
+        <v>307</v>
       </c>
       <c r="B34" s="17">
-        <v>2103</v>
-[...5 lines deleted...]
-        <v>5903</v>
+        <v>2003</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D34" s="3">
+        <v>6300</v>
       </c>
       <c r="E34" s="17" t="s">
-        <v>36</v>
+        <v>186</v>
       </c>
       <c r="F34" s="17">
-        <v>8207</v>
+        <v>8209</v>
       </c>
       <c r="G34" s="17" t="s">
-        <v>297</v>
+        <v>154</v>
       </c>
       <c r="H34" s="17">
-        <v>8314</v>
-[...11 lines deleted...]
-        <v>6400</v>
+        <v>8312</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="J34" s="13">
+        <v>22393600</v>
+      </c>
+      <c r="K34" s="17" t="s">
+        <v>418</v>
+      </c>
+      <c r="L34" s="17">
+        <v>8832</v>
       </c>
       <c r="M34" s="25" t="s">
-        <v>209</v>
+        <v>1</v>
       </c>
       <c r="N34" s="25">
-        <v>22397919</v>
+        <v>7720</v>
       </c>
       <c r="O34" s="24"/>
       <c r="P34" s="24"/>
       <c r="Q34" s="25" t="s">
-        <v>228</v>
+        <v>213</v>
       </c>
       <c r="R34" s="25">
-        <v>6355</v>
+        <v>2001</v>
       </c>
       <c r="S34" s="1" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="T34" s="1">
-        <v>7285</v>
+        <v>7411</v>
       </c>
       <c r="U34" s="20" t="s">
-        <v>391</v>
+        <v>80</v>
       </c>
       <c r="V34" s="20">
-        <v>3503</v>
+        <v>3520</v>
       </c>
       <c r="W34" s="1" t="s">
-        <v>29</v>
+        <v>371</v>
       </c>
       <c r="X34" s="1">
-        <v>6866</v>
+        <v>6867</v>
       </c>
       <c r="Y34" s="19" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="Z34" s="19">
         <v>7373</v>
       </c>
       <c r="AA34" s="29"/>
       <c r="AB34" s="10"/>
     </row>
     <row r="35" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A35" s="13" t="s">
-[...3 lines deleted...]
-        <v>2006</v>
+      <c r="A35" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="B35" s="17">
+        <v>2102</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>277</v>
+        <v>430</v>
       </c>
       <c r="D35" s="15">
-        <v>22395971</v>
+        <v>5901</v>
       </c>
       <c r="E35" s="17" t="s">
-        <v>366</v>
+        <v>443</v>
       </c>
       <c r="F35" s="17">
-        <v>8203</v>
+        <v>8210</v>
       </c>
       <c r="G35" s="17" t="s">
-        <v>466</v>
+        <v>262</v>
       </c>
       <c r="H35" s="17">
-        <v>8315</v>
-[...23 lines deleted...]
-        <v>7284</v>
+        <v>8313</v>
+      </c>
+      <c r="I35" s="3"/>
+      <c r="J35" s="3"/>
+      <c r="K35" s="17"/>
+      <c r="L35" s="17"/>
+      <c r="M35" s="25" t="s">
+        <v>194</v>
+      </c>
+      <c r="N35" s="25">
+        <v>22397919</v>
+      </c>
+      <c r="O35" s="25"/>
+      <c r="P35" s="25"/>
+      <c r="Q35" s="25" t="s">
+        <v>211</v>
+      </c>
+      <c r="R35" s="25">
+        <v>6355</v>
       </c>
       <c r="S35" s="1" t="s">
-        <v>268</v>
+        <v>66</v>
       </c>
       <c r="T35" s="1">
-        <v>7415</v>
+        <v>7285</v>
       </c>
       <c r="U35" s="20" t="s">
-        <v>275</v>
+        <v>367</v>
       </c>
       <c r="V35" s="20">
-        <v>3508</v>
+        <v>3503</v>
       </c>
       <c r="W35" s="1" t="s">
-        <v>394</v>
+        <v>29</v>
       </c>
       <c r="X35" s="1">
-        <v>6865</v>
+        <v>6866</v>
       </c>
       <c r="Y35" s="19" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="Z35" s="19">
         <v>8001</v>
       </c>
       <c r="AA35" s="29"/>
       <c r="AB35" s="10"/>
     </row>
     <row r="36" spans="1:28" ht="17.45" customHeight="1">
       <c r="A36" s="7" t="s">
-        <v>330</v>
+        <v>305</v>
       </c>
       <c r="B36" s="17">
-        <v>22395111</v>
-[...4 lines deleted...]
-      <c r="D36" s="48"/>
+        <v>2103</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>407</v>
+      </c>
+      <c r="D36" s="15">
+        <v>5903</v>
+      </c>
       <c r="E36" s="17" t="s">
-        <v>306</v>
+        <v>36</v>
       </c>
       <c r="F36" s="17">
-        <v>8206</v>
+        <v>8207</v>
       </c>
       <c r="G36" s="17" t="s">
-        <v>448</v>
+        <v>276</v>
       </c>
       <c r="H36" s="17">
-        <v>8316</v>
-[...27 lines deleted...]
-        <v>7909</v>
+        <v>8314</v>
+      </c>
+      <c r="I36" s="66" t="s">
+        <v>149</v>
+      </c>
+      <c r="J36" s="67"/>
+      <c r="K36" s="62" t="s">
+        <v>423</v>
+      </c>
+      <c r="L36" s="63"/>
+      <c r="M36" s="25"/>
+      <c r="N36" s="25"/>
+      <c r="O36" s="24"/>
+      <c r="P36" s="24"/>
+      <c r="Q36" s="24" t="s">
+        <v>176</v>
+      </c>
+      <c r="R36" s="24">
+        <v>7284</v>
       </c>
       <c r="S36" s="1" t="s">
-        <v>65</v>
+        <v>249</v>
       </c>
       <c r="T36" s="1">
-        <v>7418</v>
+        <v>7415</v>
       </c>
       <c r="U36" s="20" t="s">
-        <v>78</v>
+        <v>255</v>
       </c>
       <c r="V36" s="20">
-        <v>3512</v>
+        <v>3508</v>
       </c>
       <c r="W36" s="1" t="s">
-        <v>72</v>
+        <v>370</v>
       </c>
       <c r="X36" s="1">
-        <v>6872</v>
+        <v>6865</v>
       </c>
       <c r="Y36" s="19" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="Z36" s="19">
         <v>3930</v>
       </c>
       <c r="AA36" s="29"/>
       <c r="AB36" s="10"/>
     </row>
     <row r="37" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A37" s="7" t="s">
+      <c r="A37" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="B37" s="13">
+        <v>2006</v>
+      </c>
+      <c r="C37" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="D37" s="15">
+        <v>22395971</v>
+      </c>
+      <c r="E37" s="17" t="s">
+        <v>344</v>
+      </c>
+      <c r="F37" s="17">
+        <v>8203</v>
+      </c>
+      <c r="G37" s="17" t="s">
+        <v>436</v>
+      </c>
+      <c r="H37" s="17">
+        <v>8315</v>
+      </c>
+      <c r="I37" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="J37" s="22">
+        <v>6200</v>
+      </c>
+      <c r="K37" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L37" s="3">
+        <v>6400</v>
+      </c>
+      <c r="M37" s="49" t="s">
         <v>331</v>
       </c>
-      <c r="B37" s="17">
-[...43 lines deleted...]
-      </c>
+      <c r="N37" s="50"/>
+      <c r="O37" s="54" t="s">
+        <v>499</v>
+      </c>
+      <c r="P37" s="55"/>
       <c r="Q37" s="25" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="R37" s="25">
-        <v>6352</v>
+        <v>7909</v>
       </c>
       <c r="S37" s="1" t="s">
-        <v>121</v>
+        <v>491</v>
       </c>
       <c r="T37" s="1">
-        <v>7419</v>
+        <v>7418</v>
       </c>
       <c r="U37" s="20" t="s">
-        <v>205</v>
+        <v>76</v>
       </c>
       <c r="V37" s="20">
-        <v>3505</v>
+        <v>3512</v>
       </c>
       <c r="W37" s="1" t="s">
-        <v>210</v>
+        <v>70</v>
       </c>
       <c r="X37" s="1">
-        <v>22390168</v>
+        <v>6872</v>
       </c>
       <c r="Y37" s="19" t="s">
-        <v>405</v>
+        <v>380</v>
       </c>
       <c r="Z37" s="19">
         <v>7391</v>
       </c>
       <c r="AA37" s="29"/>
       <c r="AB37" s="10"/>
     </row>
     <row r="38" spans="1:28" ht="17.45" customHeight="1">
       <c r="A38" s="7" t="s">
-        <v>225</v>
+        <v>309</v>
       </c>
       <c r="B38" s="17">
-        <v>22395751</v>
-[...1 lines deleted...]
-      <c r="C38" s="15" t="s">
+        <v>22395111</v>
+      </c>
+      <c r="C38" s="15"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="17" t="s">
+        <v>285</v>
+      </c>
+      <c r="F38" s="17">
+        <v>8206</v>
+      </c>
+      <c r="G38" s="17" t="s">
         <v>419</v>
       </c>
-      <c r="D38" s="15">
-[...10 lines deleted...]
-      </c>
       <c r="H38" s="17">
-        <v>22395043</v>
+        <v>8316</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>487</v>
-[...18 lines deleted...]
-      <c r="Q38" s="24" t="s">
+        <v>195</v>
+      </c>
+      <c r="J38" s="16">
+        <v>22392988</v>
+      </c>
+      <c r="K38" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="L38" s="63"/>
+      <c r="M38" s="26" t="s">
+        <v>334</v>
+      </c>
+      <c r="N38" s="4">
+        <v>7280</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="P38" s="4">
+        <v>8000</v>
+      </c>
+      <c r="Q38" s="25" t="s">
         <v>210</v>
       </c>
-      <c r="R38" s="24">
-        <v>22397907</v>
+      <c r="R38" s="25">
+        <v>6352</v>
       </c>
       <c r="S38" s="1" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="T38" s="1">
-        <v>8300</v>
+        <v>7419</v>
       </c>
       <c r="U38" s="20" t="s">
-        <v>81</v>
+        <v>191</v>
       </c>
       <c r="V38" s="20">
-        <v>3515</v>
+        <v>3505</v>
       </c>
       <c r="W38" s="1" t="s">
-        <v>225</v>
+        <v>495</v>
       </c>
       <c r="X38" s="1">
-        <v>22399934</v>
+        <v>6858</v>
       </c>
       <c r="Y38" s="19" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
       <c r="Z38" s="19">
         <v>7324</v>
       </c>
       <c r="AA38" s="29"/>
       <c r="AB38" s="10"/>
     </row>
     <row r="39" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A39" s="13"/>
-[...6 lines deleted...]
-      </c>
+      <c r="A39" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="B39" s="17">
+        <v>22396372</v>
+      </c>
+      <c r="C39" s="56" t="s">
+        <v>408</v>
+      </c>
+      <c r="D39" s="57"/>
       <c r="E39" s="17" t="s">
-        <v>210</v>
+        <v>419</v>
       </c>
       <c r="F39" s="17">
-        <v>22392412</v>
-[...15 lines deleted...]
-        <v>6505</v>
+        <v>8212</v>
+      </c>
+      <c r="G39" s="17" t="s">
+        <v>195</v>
+      </c>
+      <c r="H39" s="17">
+        <v>22395033</v>
+      </c>
+      <c r="I39" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="J39" s="57"/>
+      <c r="K39" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="L39" s="3">
+        <v>6512</v>
       </c>
       <c r="M39" s="24" t="s">
-        <v>142</v>
+        <v>363</v>
       </c>
       <c r="N39" s="24">
-        <v>8500</v>
+        <v>7713</v>
       </c>
       <c r="O39" s="24"/>
       <c r="P39" s="24"/>
-      <c r="Q39" s="24"/>
-      <c r="R39" s="24"/>
+      <c r="Q39" s="25" t="s">
+        <v>485</v>
+      </c>
+      <c r="R39" s="25">
+        <v>3611</v>
+      </c>
       <c r="S39" s="1" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>7430</v>
+        <v>125</v>
+      </c>
+      <c r="T39" s="1">
+        <v>8300</v>
       </c>
       <c r="U39" s="20" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="V39" s="20">
-        <v>3509</v>
-[...2 lines deleted...]
-      <c r="X39" s="21"/>
+        <v>3515</v>
+      </c>
+      <c r="W39" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="X39" s="1">
+        <v>22390168</v>
+      </c>
       <c r="Y39" s="19" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="Z39" s="19">
-        <v>7320</v>
+        <v>7356</v>
       </c>
       <c r="AA39" s="29"/>
       <c r="AB39" s="10"/>
     </row>
     <row r="40" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A40" s="68" t="s">
-[...7 lines deleted...]
-        <v>6340</v>
+      <c r="A40" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="B40" s="17">
+        <v>22395751</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D40" s="3">
+        <v>6300</v>
       </c>
       <c r="E40" s="17" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="F40" s="17">
-        <v>22391441</v>
-[...8 lines deleted...]
-      <c r="J40" s="13"/>
+        <v>22396749</v>
+      </c>
+      <c r="G40" s="17" t="s">
+        <v>214</v>
+      </c>
+      <c r="H40" s="17">
+        <v>22395043</v>
+      </c>
+      <c r="I40" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="J40" s="22">
+        <v>6200</v>
+      </c>
       <c r="K40" s="17" t="s">
-        <v>278</v>
+        <v>156</v>
       </c>
       <c r="L40" s="17">
-        <v>6506</v>
+        <v>6503</v>
       </c>
       <c r="M40" s="24" t="s">
-        <v>96</v>
+        <v>377</v>
       </c>
       <c r="N40" s="24">
-        <v>2100</v>
+        <v>7701</v>
       </c>
       <c r="O40" s="24"/>
       <c r="P40" s="24"/>
-      <c r="Q40" s="26"/>
-      <c r="R40" s="25"/>
+      <c r="Q40" s="24" t="s">
+        <v>195</v>
+      </c>
+      <c r="R40" s="24">
+        <v>22397907</v>
+      </c>
       <c r="S40" s="1" t="s">
-        <v>210</v>
+        <v>1</v>
       </c>
       <c r="T40" s="31">
-        <v>22396770</v>
+        <v>7430</v>
       </c>
       <c r="U40" s="20" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="V40" s="20">
-        <v>3513</v>
-[...2 lines deleted...]
-      <c r="X40" s="21"/>
+        <v>3509</v>
+      </c>
+      <c r="W40" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="X40" s="1">
+        <v>22399934</v>
+      </c>
       <c r="Y40" s="19" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="Z40" s="19">
         <v>7371</v>
       </c>
       <c r="AA40" s="29"/>
       <c r="AB40" s="10"/>
     </row>
     <row r="41" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A41" s="44" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A41" s="13"/>
+      <c r="B41" s="13"/>
       <c r="C41" s="15" t="s">
-        <v>338</v>
+        <v>393</v>
       </c>
       <c r="D41" s="15">
-        <v>6343</v>
+        <v>6303</v>
       </c>
       <c r="E41" s="17" t="s">
-        <v>307</v>
-[...9 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="F41" s="17">
+        <v>22392412</v>
+      </c>
+      <c r="G41" s="17"/>
+      <c r="H41" s="17"/>
       <c r="I41" s="13" t="s">
-        <v>1</v>
+        <v>453</v>
       </c>
       <c r="J41" s="13">
-        <v>6210</v>
+        <v>6204</v>
       </c>
       <c r="K41" s="17" t="s">
-        <v>279</v>
+        <v>362</v>
       </c>
       <c r="L41" s="17">
-        <v>6507</v>
+        <v>6504</v>
       </c>
       <c r="M41" s="24" t="s">
-        <v>120</v>
+        <v>138</v>
       </c>
       <c r="N41" s="24">
-        <v>6371</v>
+        <v>8500</v>
       </c>
       <c r="O41" s="24"/>
       <c r="P41" s="24"/>
-      <c r="Q41" s="25"/>
-[...2 lines deleted...]
-        <v>270</v>
+      <c r="Q41" s="24"/>
+      <c r="R41" s="24"/>
+      <c r="S41" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="T41" s="31">
-        <v>22392922</v>
+        <v>22396770</v>
       </c>
       <c r="U41" s="20" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="V41" s="20">
-        <v>3506</v>
+        <v>3513</v>
       </c>
       <c r="W41" s="21"/>
       <c r="X41" s="21"/>
       <c r="Y41" s="19" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
       <c r="Z41" s="19">
         <v>7304</v>
       </c>
       <c r="AA41" s="29"/>
       <c r="AB41" s="10"/>
     </row>
     <row r="42" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A42" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A42" s="13"/>
+      <c r="B42" s="13"/>
       <c r="C42" s="15" t="s">
-        <v>339</v>
+        <v>315</v>
       </c>
       <c r="D42" s="15">
-        <v>6364</v>
-[...12 lines deleted...]
-      <c r="J42" s="13"/>
+        <v>6322</v>
+      </c>
+      <c r="E42" s="17" t="s">
+        <v>214</v>
+      </c>
+      <c r="F42" s="17">
+        <v>22391441</v>
+      </c>
+      <c r="G42" s="66" t="s">
+        <v>475</v>
+      </c>
+      <c r="H42" s="67"/>
+      <c r="I42" s="17" t="s">
+        <v>454</v>
+      </c>
+      <c r="J42" s="13">
+        <v>6203</v>
+      </c>
       <c r="K42" s="17" t="s">
-        <v>449</v>
+        <v>166</v>
       </c>
       <c r="L42" s="17">
-        <v>6508</v>
+        <v>6505</v>
       </c>
       <c r="M42" s="24" t="s">
-        <v>231</v>
+        <v>94</v>
       </c>
       <c r="N42" s="24">
-        <v>22392773</v>
+        <v>2100</v>
       </c>
       <c r="O42" s="24"/>
       <c r="P42" s="24"/>
-      <c r="Q42" s="24"/>
-[...4 lines deleted...]
-      <c r="T42" s="61"/>
+      <c r="Q42" s="26"/>
+      <c r="R42" s="25"/>
+      <c r="S42" s="31" t="s">
+        <v>251</v>
+      </c>
+      <c r="T42" s="31">
+        <v>22392922</v>
+      </c>
       <c r="U42" s="20" t="s">
-        <v>114</v>
+        <v>72</v>
       </c>
       <c r="V42" s="20">
-        <v>3521</v>
+        <v>3506</v>
       </c>
       <c r="W42" s="21"/>
       <c r="X42" s="21"/>
       <c r="Y42" s="19" t="s">
-        <v>449</v>
+        <v>1</v>
       </c>
       <c r="Z42" s="19">
         <v>7335</v>
       </c>
       <c r="AA42" s="29"/>
       <c r="AB42" s="10"/>
     </row>
     <row r="43" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A43" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A43" s="70" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" s="71"/>
       <c r="C43" s="15" t="s">
-        <v>340</v>
+        <v>316</v>
       </c>
       <c r="D43" s="15">
-        <v>6365</v>
-[...14 lines deleted...]
-      <c r="J43" s="13"/>
+        <v>6340</v>
+      </c>
+      <c r="E43" s="17" t="s">
+        <v>286</v>
+      </c>
+      <c r="F43" s="23" t="s">
+        <v>287</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="H43" s="3">
+        <v>8300</v>
+      </c>
+      <c r="I43" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="J43" s="13">
+        <v>6210</v>
+      </c>
       <c r="K43" s="17" t="s">
-        <v>195</v>
+        <v>258</v>
       </c>
       <c r="L43" s="17">
-        <v>22399801</v>
+        <v>6506</v>
       </c>
       <c r="M43" s="24" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="N43" s="24">
-        <v>22393405</v>
+        <v>22392773</v>
       </c>
       <c r="O43" s="24"/>
       <c r="P43" s="24"/>
-      <c r="Q43" s="24"/>
-[...6 lines deleted...]
-      </c>
+      <c r="Q43" s="26"/>
+      <c r="R43" s="25"/>
+      <c r="S43" s="20"/>
+      <c r="T43" s="20"/>
       <c r="U43" s="20" t="s">
-        <v>465</v>
+        <v>112</v>
       </c>
       <c r="V43" s="20">
-        <v>3538</v>
+        <v>3521</v>
       </c>
       <c r="W43" s="21"/>
       <c r="X43" s="21"/>
       <c r="Y43" s="19" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="Z43" s="19">
         <v>22399914</v>
       </c>
       <c r="AA43" s="29"/>
       <c r="AB43" s="10"/>
     </row>
     <row r="44" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A44" s="75" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="65"/>
+      <c r="A44" s="44" t="s">
+        <v>202</v>
+      </c>
+      <c r="B44" s="3">
+        <v>6560</v>
+      </c>
       <c r="C44" s="15" t="s">
-        <v>120</v>
+        <v>317</v>
       </c>
       <c r="D44" s="15">
-        <v>6371</v>
-[...6 lines deleted...]
-      </c>
+        <v>6343</v>
+      </c>
+      <c r="E44" s="15"/>
+      <c r="F44" s="15"/>
       <c r="G44" s="17" t="s">
-        <v>449</v>
+        <v>133</v>
       </c>
       <c r="H44" s="17">
-        <v>8365</v>
+        <v>8361</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="17" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-      <c r="N44" s="24"/>
+        <v>259</v>
+      </c>
+      <c r="L44" s="17">
+        <v>6507</v>
+      </c>
+      <c r="M44" s="24" t="s">
+        <v>195</v>
+      </c>
+      <c r="N44" s="24">
+        <v>22393405</v>
+      </c>
       <c r="O44" s="24"/>
       <c r="P44" s="24"/>
-      <c r="Q44" s="25"/>
-[...6 lines deleted...]
-      </c>
+      <c r="Q44" s="24"/>
+      <c r="R44" s="24"/>
+      <c r="S44" s="51" t="s">
+        <v>386</v>
+      </c>
+      <c r="T44" s="52"/>
       <c r="U44" s="20" t="s">
-        <v>277</v>
+        <v>435</v>
       </c>
       <c r="V44" s="20">
-        <v>22396771</v>
+        <v>3538</v>
       </c>
       <c r="W44" s="21"/>
       <c r="X44" s="21"/>
       <c r="Y44" s="19" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="Z44" s="19">
         <v>22396765</v>
       </c>
       <c r="AA44" s="29"/>
       <c r="AB44" s="10"/>
     </row>
     <row r="45" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A45" s="6" t="s">
-[...3 lines deleted...]
-        <v>8600</v>
+      <c r="A45" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="B45" s="17">
+        <v>7322</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>341</v>
+        <v>318</v>
       </c>
       <c r="D45" s="15">
-        <v>6803</v>
-[...6 lines deleted...]
-      </c>
+        <v>6364</v>
+      </c>
+      <c r="E45" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="F45" s="63"/>
       <c r="G45" s="17" t="s">
-        <v>298</v>
+        <v>348</v>
       </c>
       <c r="H45" s="17">
-        <v>22391458</v>
-[...8 lines deleted...]
-      <c r="L45" s="48"/>
+        <v>8363</v>
+      </c>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="17" t="s">
+        <v>420</v>
+      </c>
+      <c r="L45" s="17">
+        <v>6508</v>
+      </c>
       <c r="M45" s="24"/>
       <c r="N45" s="24"/>
       <c r="O45" s="24"/>
       <c r="P45" s="24"/>
-      <c r="Q45" s="25"/>
-      <c r="R45" s="25"/>
+      <c r="Q45" s="24"/>
+      <c r="R45" s="24"/>
       <c r="S45" s="20" t="s">
-        <v>451</v>
+        <v>50</v>
       </c>
       <c r="T45" s="20">
-        <v>6742</v>
+        <v>3001</v>
       </c>
       <c r="U45" s="20" t="s">
-        <v>1</v>
+        <v>496</v>
       </c>
       <c r="V45" s="20">
-        <v>3530</v>
+        <v>3511</v>
       </c>
       <c r="W45" s="21"/>
       <c r="X45" s="21"/>
       <c r="Y45" s="19" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="Z45" s="19">
         <v>22398540</v>
       </c>
       <c r="AA45" s="29"/>
       <c r="AB45" s="10"/>
     </row>
     <row r="46" spans="1:28" ht="17.45" customHeight="1">
       <c r="A46" s="7" t="s">
-        <v>493</v>
+        <v>257</v>
       </c>
       <c r="B46" s="17">
-        <v>8602</v>
+        <v>22390262</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>439</v>
+        <v>319</v>
       </c>
       <c r="D46" s="15">
-        <v>6301</v>
-[...21 lines deleted...]
-        <v>6430</v>
+        <v>6365</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F46" s="3">
+        <v>8130</v>
+      </c>
+      <c r="G46" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="H46" s="17">
+        <v>8362</v>
+      </c>
+      <c r="I46" s="13"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="17" t="s">
+        <v>183</v>
+      </c>
+      <c r="L46" s="17">
+        <v>22399801</v>
       </c>
       <c r="M46" s="24"/>
       <c r="N46" s="24"/>
       <c r="O46" s="24"/>
       <c r="P46" s="24"/>
-      <c r="Q46" s="25"/>
-[...4 lines deleted...]
-      <c r="V46" s="20"/>
+      <c r="Q46" s="24"/>
+      <c r="R46" s="24"/>
+      <c r="S46" s="20" t="s">
+        <v>397</v>
+      </c>
+      <c r="T46" s="20">
+        <v>6741</v>
+      </c>
+      <c r="U46" s="20" t="s">
+        <v>257</v>
+      </c>
+      <c r="V46" s="20">
+        <v>22396771</v>
+      </c>
       <c r="W46" s="21"/>
       <c r="X46" s="21"/>
       <c r="Y46" s="19"/>
       <c r="Z46" s="19"/>
       <c r="AA46" s="29"/>
       <c r="AB46" s="10"/>
     </row>
     <row r="47" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A47" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A47" s="7"/>
+      <c r="B47" s="17"/>
       <c r="C47" s="15" t="s">
-        <v>210</v>
+        <v>320</v>
       </c>
       <c r="D47" s="15">
-        <v>22394239</v>
+        <v>6803</v>
       </c>
       <c r="E47" s="17" t="s">
-        <v>210</v>
+        <v>343</v>
       </c>
       <c r="F47" s="17">
-        <v>22396863</v>
+        <v>8132</v>
       </c>
       <c r="G47" s="17" t="s">
-        <v>501</v>
+        <v>420</v>
       </c>
       <c r="H47" s="17">
-        <v>6601</v>
-[...6 lines deleted...]
-      </c>
+        <v>8365</v>
+      </c>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
       <c r="K47" s="17" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>6421</v>
+        <v>260</v>
+      </c>
+      <c r="L47" s="23" t="s">
+        <v>261</v>
       </c>
       <c r="M47" s="24"/>
       <c r="N47" s="24"/>
       <c r="O47" s="24"/>
       <c r="P47" s="24"/>
-      <c r="Q47" s="25"/>
-[...4 lines deleted...]
-      <c r="V47" s="20"/>
+      <c r="Q47" s="24"/>
+      <c r="R47" s="24"/>
+      <c r="S47" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="T47" s="20">
+        <v>6742</v>
+      </c>
+      <c r="U47" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="V47" s="20">
+        <v>3530</v>
+      </c>
       <c r="W47" s="21"/>
       <c r="X47" s="21"/>
       <c r="Y47" s="19"/>
       <c r="Z47" s="19"/>
       <c r="AA47" s="29"/>
       <c r="AB47" s="10"/>
     </row>
     <row r="48" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A48" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A48" s="77" t="s">
+        <v>311</v>
+      </c>
+      <c r="B48" s="67"/>
       <c r="C48" s="15" t="s">
-        <v>210</v>
+        <v>1</v>
       </c>
       <c r="D48" s="15">
-        <v>22394239</v>
-[...2 lines deleted...]
-      <c r="F48" s="17"/>
+        <v>6301</v>
+      </c>
+      <c r="E48" s="17" t="s">
+        <v>433</v>
+      </c>
+      <c r="F48" s="17">
+        <v>8135</v>
+      </c>
       <c r="G48" s="17" t="s">
-        <v>300</v>
+        <v>277</v>
       </c>
       <c r="H48" s="17">
-        <v>6602</v>
-[...12 lines deleted...]
-      </c>
+        <v>22391458</v>
+      </c>
+      <c r="I48" s="13"/>
+      <c r="J48" s="13"/>
+      <c r="K48" s="17"/>
+      <c r="L48" s="17"/>
       <c r="M48" s="24"/>
       <c r="N48" s="24"/>
       <c r="O48" s="24"/>
       <c r="P48" s="24"/>
       <c r="Q48" s="25"/>
       <c r="R48" s="25"/>
       <c r="S48" s="20"/>
       <c r="T48" s="20"/>
       <c r="U48" s="20"/>
       <c r="V48" s="20"/>
       <c r="W48" s="21"/>
       <c r="X48" s="21"/>
       <c r="Y48" s="19"/>
       <c r="Z48" s="19"/>
       <c r="AA48" s="29"/>
       <c r="AB48" s="10"/>
     </row>
     <row r="49" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A49" s="7" t="s">
-[...11 lines deleted...]
-      <c r="G49" s="17" t="s">
+      <c r="A49" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="B49" s="3">
+        <v>8600</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="D49" s="15">
+        <v>22394239</v>
+      </c>
+      <c r="E49" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="H49" s="17">
-[...9 lines deleted...]
-      <c r="L49" s="17"/>
+      <c r="F49" s="17">
+        <v>8138</v>
+      </c>
+      <c r="G49" s="17"/>
+      <c r="H49" s="17"/>
+      <c r="I49" s="56" t="s">
+        <v>268</v>
+      </c>
+      <c r="J49" s="57"/>
+      <c r="K49" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="L49" s="57"/>
       <c r="M49" s="24"/>
       <c r="N49" s="24"/>
       <c r="O49" s="24"/>
       <c r="P49" s="24"/>
-      <c r="Q49" s="24"/>
-      <c r="R49" s="24"/>
+      <c r="Q49" s="25"/>
+      <c r="R49" s="25"/>
       <c r="S49" s="20"/>
       <c r="T49" s="20"/>
       <c r="U49" s="20"/>
       <c r="V49" s="20"/>
-      <c r="W49" s="1"/>
-      <c r="X49" s="1"/>
+      <c r="W49" s="21"/>
+      <c r="X49" s="21"/>
       <c r="Y49" s="19"/>
       <c r="Z49" s="19"/>
       <c r="AA49" s="29"/>
       <c r="AB49" s="10"/>
     </row>
     <row r="50" spans="1:28" ht="17.45" customHeight="1">
       <c r="A50" s="7" t="s">
-        <v>345</v>
+        <v>458</v>
       </c>
       <c r="B50" s="17">
-        <v>8606</v>
-[...24 lines deleted...]
-      <c r="L50" s="48"/>
+        <v>8602</v>
+      </c>
+      <c r="C50" s="15"/>
+      <c r="D50" s="15"/>
+      <c r="E50" s="17" t="s">
+        <v>195</v>
+      </c>
+      <c r="F50" s="17">
+        <v>22396863</v>
+      </c>
+      <c r="G50" s="56" t="s">
+        <v>278</v>
+      </c>
+      <c r="H50" s="57"/>
+      <c r="I50" s="22" t="s">
+        <v>476</v>
+      </c>
+      <c r="J50" s="22">
+        <v>6201</v>
+      </c>
+      <c r="K50" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="L50" s="3">
+        <v>6430</v>
+      </c>
       <c r="M50" s="24"/>
       <c r="N50" s="24"/>
       <c r="O50" s="24"/>
       <c r="P50" s="24"/>
-      <c r="Q50" s="24"/>
-      <c r="R50" s="24"/>
+      <c r="Q50" s="25"/>
+      <c r="R50" s="25"/>
       <c r="S50" s="20"/>
       <c r="T50" s="20"/>
       <c r="U50" s="20"/>
       <c r="V50" s="20"/>
-      <c r="W50" s="1"/>
-[...2 lines deleted...]
-      <c r="Z50" s="29"/>
+      <c r="W50" s="21"/>
+      <c r="X50" s="21"/>
+      <c r="Y50" s="19"/>
+      <c r="Z50" s="19"/>
       <c r="AA50" s="29"/>
       <c r="AB50" s="10"/>
     </row>
     <row r="51" spans="1:28" ht="17.45" customHeight="1">
       <c r="A51" s="7" t="s">
-        <v>1</v>
+        <v>104</v>
       </c>
       <c r="B51" s="17">
-        <v>8609</v>
-[...14 lines deleted...]
-      <c r="H51" s="48"/>
+        <v>8603</v>
+      </c>
+      <c r="C51" s="15"/>
+      <c r="D51" s="15"/>
+      <c r="E51" s="17"/>
+      <c r="F51" s="17"/>
+      <c r="G51" s="17" t="s">
+        <v>466</v>
+      </c>
+      <c r="H51" s="17">
+        <v>6601</v>
+      </c>
       <c r="I51" s="13" t="s">
-        <v>231</v>
+        <v>452</v>
       </c>
       <c r="J51" s="13">
-        <v>22396752</v>
-[...5 lines deleted...]
-        <v>6430</v>
+        <v>6205</v>
+      </c>
+      <c r="K51" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="L51" s="17">
+        <v>6421</v>
       </c>
       <c r="M51" s="24"/>
       <c r="N51" s="24"/>
       <c r="O51" s="24"/>
       <c r="P51" s="24"/>
       <c r="Q51" s="25"/>
       <c r="R51" s="25"/>
       <c r="S51" s="20"/>
       <c r="T51" s="20"/>
       <c r="U51" s="20"/>
       <c r="V51" s="20"/>
-      <c r="W51" s="1"/>
-[...2 lines deleted...]
-      <c r="Z51" s="29"/>
+      <c r="W51" s="21"/>
+      <c r="X51" s="21"/>
+      <c r="Y51" s="19"/>
+      <c r="Z51" s="19"/>
       <c r="AA51" s="29"/>
       <c r="AB51" s="10"/>
     </row>
     <row r="52" spans="1:28" ht="17.45" customHeight="1">
       <c r="A52" s="7" t="s">
-        <v>210</v>
+        <v>103</v>
       </c>
       <c r="B52" s="17">
-        <v>22397060</v>
-[...20 lines deleted...]
-      <c r="J52" s="13"/>
+        <v>8604</v>
+      </c>
+      <c r="C52" s="15"/>
+      <c r="D52" s="15"/>
+      <c r="E52" s="17"/>
+      <c r="F52" s="17"/>
+      <c r="G52" s="17" t="s">
+        <v>279</v>
+      </c>
+      <c r="H52" s="17">
+        <v>6602</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="J52" s="13">
+        <v>22395989</v>
+      </c>
       <c r="K52" s="17" t="s">
-        <v>181</v>
+        <v>422</v>
       </c>
       <c r="L52" s="17">
-        <v>6431</v>
+        <v>6412</v>
       </c>
       <c r="M52" s="24"/>
       <c r="N52" s="24"/>
       <c r="O52" s="24"/>
       <c r="P52" s="24"/>
       <c r="Q52" s="25"/>
       <c r="R52" s="25"/>
       <c r="S52" s="20"/>
       <c r="T52" s="20"/>
       <c r="U52" s="20"/>
       <c r="V52" s="20"/>
-      <c r="W52" s="1"/>
-[...2 lines deleted...]
-      <c r="Z52" s="29"/>
+      <c r="W52" s="21"/>
+      <c r="X52" s="21"/>
+      <c r="Y52" s="19"/>
+      <c r="Z52" s="19"/>
       <c r="AA52" s="29"/>
       <c r="AB52" s="10"/>
     </row>
     <row r="53" spans="1:28" ht="17.45" customHeight="1">
       <c r="A53" s="7" t="s">
-        <v>277</v>
+        <v>164</v>
       </c>
       <c r="B53" s="17">
-        <v>22396387</v>
-[...12 lines deleted...]
-      </c>
+        <v>8605</v>
+      </c>
+      <c r="C53" s="13"/>
+      <c r="D53" s="13"/>
+      <c r="E53" s="56" t="s">
+        <v>413</v>
+      </c>
+      <c r="F53" s="57"/>
       <c r="G53" s="17" t="s">
-        <v>490</v>
+        <v>1</v>
       </c>
       <c r="H53" s="17">
-        <v>6102</v>
-[...10 lines deleted...]
-      </c>
+        <v>6603</v>
+      </c>
+      <c r="I53" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="J53" s="13">
+        <v>22394993</v>
+      </c>
+      <c r="K53" s="17"/>
+      <c r="L53" s="17"/>
       <c r="M53" s="24"/>
       <c r="N53" s="24"/>
       <c r="O53" s="24"/>
       <c r="P53" s="24"/>
-      <c r="Q53" s="25"/>
-      <c r="R53" s="25"/>
+      <c r="Q53" s="24"/>
+      <c r="R53" s="24"/>
       <c r="S53" s="20"/>
       <c r="T53" s="20"/>
       <c r="U53" s="20"/>
       <c r="V53" s="20"/>
       <c r="W53" s="1"/>
       <c r="X53" s="1"/>
-      <c r="Y53" s="29"/>
-      <c r="Z53" s="29"/>
+      <c r="Y53" s="19"/>
+      <c r="Z53" s="19"/>
       <c r="AA53" s="29"/>
       <c r="AB53" s="10"/>
     </row>
     <row r="54" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A54" s="7"/>
-[...9 lines deleted...]
-        <v>6005</v>
+      <c r="A54" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="B54" s="17">
+        <v>8606</v>
+      </c>
+      <c r="C54" s="13"/>
+      <c r="D54" s="13"/>
+      <c r="E54" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F54" s="3">
+        <v>8130</v>
       </c>
       <c r="G54" s="17" t="s">
-        <v>38</v>
+        <v>195</v>
       </c>
       <c r="H54" s="17">
-        <v>6103</v>
-[...10 lines deleted...]
-      </c>
+        <v>22397903</v>
+      </c>
+      <c r="I54" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="J54" s="13">
+        <v>22391334</v>
+      </c>
+      <c r="K54" s="56" t="s">
+        <v>120</v>
+      </c>
+      <c r="L54" s="57"/>
       <c r="M54" s="24"/>
       <c r="N54" s="24"/>
       <c r="O54" s="24"/>
       <c r="P54" s="24"/>
-      <c r="Q54" s="25"/>
-[...2 lines deleted...]
-      <c r="T54" s="1"/>
+      <c r="Q54" s="24"/>
+      <c r="R54" s="24"/>
+      <c r="S54" s="20"/>
+      <c r="T54" s="20"/>
       <c r="U54" s="20"/>
       <c r="V54" s="20"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="29"/>
       <c r="Z54" s="29"/>
       <c r="AA54" s="29"/>
       <c r="AB54" s="10"/>
     </row>
     <row r="55" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A55" s="33" t="s">
-[...29 lines deleted...]
-        <v>6434</v>
+      <c r="A55" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B55" s="17">
+        <v>8609</v>
+      </c>
+      <c r="C55" s="56" t="s">
+        <v>299</v>
+      </c>
+      <c r="D55" s="57"/>
+      <c r="E55" s="35" t="s">
+        <v>459</v>
+      </c>
+      <c r="F55" s="35">
+        <v>6001</v>
+      </c>
+      <c r="G55" s="56" t="s">
+        <v>326</v>
+      </c>
+      <c r="H55" s="57"/>
+      <c r="I55" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="J55" s="13">
+        <v>22396752</v>
+      </c>
+      <c r="K55" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="L55" s="3">
+        <v>6430</v>
       </c>
       <c r="M55" s="24"/>
       <c r="N55" s="24"/>
       <c r="O55" s="24"/>
       <c r="P55" s="24"/>
       <c r="Q55" s="25"/>
       <c r="R55" s="25"/>
-      <c r="S55" s="1"/>
-      <c r="T55" s="1"/>
+      <c r="S55" s="20"/>
+      <c r="T55" s="20"/>
       <c r="U55" s="20"/>
       <c r="V55" s="20"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="29"/>
       <c r="Z55" s="29"/>
       <c r="AA55" s="29"/>
       <c r="AB55" s="10"/>
     </row>
     <row r="56" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A56" s="6" t="s">
-[...3 lines deleted...]
-        <v>8500</v>
+      <c r="A56" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="B56" s="17">
+        <v>22397060</v>
       </c>
       <c r="C56" s="13" t="s">
-        <v>477</v>
+        <v>151</v>
       </c>
       <c r="D56" s="13">
-        <v>8182</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>8100</v>
+      </c>
+      <c r="E56" s="15" t="s">
+        <v>345</v>
       </c>
       <c r="F56" s="17">
-        <v>6006</v>
-[...15 lines deleted...]
-        <v>6439</v>
+        <v>6003</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="H56" s="3">
+        <v>6100</v>
+      </c>
+      <c r="I56" s="13"/>
+      <c r="J56" s="13"/>
+      <c r="K56" s="17" t="s">
+        <v>170</v>
+      </c>
+      <c r="L56" s="17">
+        <v>6431</v>
       </c>
       <c r="M56" s="24"/>
       <c r="N56" s="24"/>
       <c r="O56" s="24"/>
       <c r="P56" s="24"/>
       <c r="Q56" s="25"/>
       <c r="R56" s="25"/>
-      <c r="S56" s="1"/>
-      <c r="T56" s="1"/>
+      <c r="S56" s="20"/>
+      <c r="T56" s="20"/>
       <c r="U56" s="20"/>
       <c r="V56" s="20"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="29"/>
       <c r="Z56" s="29"/>
       <c r="AA56" s="29"/>
       <c r="AB56" s="10"/>
     </row>
     <row r="57" spans="1:28" ht="17.45" customHeight="1">
       <c r="A57" s="7" t="s">
-        <v>334</v>
+        <v>257</v>
       </c>
       <c r="B57" s="17">
-        <v>8502</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>22396387</v>
+      </c>
+      <c r="C57" s="32" t="s">
+        <v>341</v>
       </c>
       <c r="D57" s="13">
-        <v>8183</v>
-[...5 lines deleted...]
-        <v>6013</v>
+        <v>8109</v>
+      </c>
+      <c r="E57" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F57" s="17">
+        <v>6002</v>
       </c>
       <c r="G57" s="17" t="s">
-        <v>138</v>
+        <v>493</v>
       </c>
       <c r="H57" s="17">
-        <v>6106</v>
-[...11 lines deleted...]
-        <v>22395970</v>
+        <v>6102</v>
+      </c>
+      <c r="I57" s="56" t="s">
+        <v>182</v>
+      </c>
+      <c r="J57" s="57"/>
+      <c r="K57" s="17" t="s">
+        <v>144</v>
+      </c>
+      <c r="L57" s="17">
+        <v>6433</v>
       </c>
       <c r="M57" s="24"/>
       <c r="N57" s="24"/>
       <c r="O57" s="24"/>
       <c r="P57" s="24"/>
-      <c r="Q57" s="24"/>
-[...2 lines deleted...]
-      <c r="T57" s="1"/>
+      <c r="Q57" s="25"/>
+      <c r="R57" s="25"/>
+      <c r="S57" s="20"/>
+      <c r="T57" s="20"/>
       <c r="U57" s="20"/>
       <c r="V57" s="20"/>
       <c r="W57" s="1"/>
       <c r="X57" s="1"/>
       <c r="Y57" s="29"/>
       <c r="Z57" s="29"/>
       <c r="AA57" s="29"/>
       <c r="AB57" s="10"/>
     </row>
     <row r="58" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A58" s="7" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A58" s="7"/>
+      <c r="B58" s="17"/>
+      <c r="C58" s="76" t="s">
+        <v>298</v>
+      </c>
+      <c r="D58" s="73"/>
       <c r="E58" s="15" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>22396629</v>
+        <v>291</v>
+      </c>
+      <c r="F58" s="17">
+        <v>6005</v>
       </c>
       <c r="G58" s="17" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="H58" s="17">
-        <v>6108</v>
-[...8 lines deleted...]
-      <c r="L58" s="13"/>
+        <v>6103</v>
+      </c>
+      <c r="I58" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="J58" s="63"/>
+      <c r="K58" s="13" t="s">
+        <v>438</v>
+      </c>
+      <c r="L58" s="13">
+        <v>6434</v>
+      </c>
       <c r="M58" s="24"/>
       <c r="N58" s="24"/>
       <c r="O58" s="24"/>
       <c r="P58" s="24"/>
-      <c r="Q58" s="24"/>
-      <c r="R58" s="24"/>
+      <c r="Q58" s="25"/>
+      <c r="R58" s="25"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="20"/>
       <c r="V58" s="20"/>
       <c r="W58" s="1"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="29"/>
       <c r="Z58" s="29"/>
       <c r="AA58" s="29"/>
       <c r="AB58" s="10"/>
     </row>
     <row r="59" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A59" s="7" t="s">
-[...11 lines deleted...]
-        <v>22395752</v>
+      <c r="A59" s="33" t="s">
+        <v>127</v>
+      </c>
+      <c r="B59" s="34"/>
+      <c r="C59" s="13" t="s">
+        <v>446</v>
+      </c>
+      <c r="D59" s="13">
+        <v>8181</v>
+      </c>
+      <c r="E59" s="17" t="s">
+        <v>292</v>
+      </c>
+      <c r="F59" s="17">
+        <v>6004</v>
       </c>
       <c r="G59" s="17" t="s">
-        <v>371</v>
+        <v>456</v>
       </c>
       <c r="H59" s="17">
-        <v>6110</v>
-[...4 lines deleted...]
-      <c r="L59" s="13"/>
+        <v>6104</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J59" s="14"/>
+      <c r="K59" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="L59" s="13">
+        <v>6439</v>
+      </c>
       <c r="M59" s="24"/>
       <c r="N59" s="24"/>
       <c r="O59" s="24"/>
       <c r="P59" s="24"/>
-      <c r="Q59" s="24"/>
-      <c r="R59" s="24"/>
+      <c r="Q59" s="25"/>
+      <c r="R59" s="25"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="20"/>
       <c r="V59" s="20"/>
       <c r="W59" s="1"/>
       <c r="X59" s="1"/>
       <c r="Y59" s="29"/>
       <c r="Z59" s="29"/>
       <c r="AA59" s="29"/>
       <c r="AB59" s="10"/>
     </row>
     <row r="60" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A60" s="7" t="s">
-[...10 lines deleted...]
-      <c r="F60" s="48"/>
+      <c r="A60" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="B60" s="3">
+        <v>8500</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="D60" s="13">
+        <v>8182</v>
+      </c>
+      <c r="E60" s="17" t="s">
+        <v>293</v>
+      </c>
+      <c r="F60" s="17">
+        <v>6006</v>
+      </c>
       <c r="G60" s="17" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="H60" s="17">
-        <v>6109</v>
-[...8 lines deleted...]
-      <c r="L60" s="13"/>
+        <v>6105</v>
+      </c>
+      <c r="I60" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="J60" s="14"/>
+      <c r="K60" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="L60" s="13">
+        <v>22395970</v>
+      </c>
       <c r="M60" s="24"/>
       <c r="N60" s="24"/>
       <c r="O60" s="24"/>
       <c r="P60" s="24"/>
-      <c r="Q60" s="24"/>
-[...4 lines deleted...]
-      <c r="V60" s="21"/>
+      <c r="Q60" s="25"/>
+      <c r="R60" s="25"/>
+      <c r="S60" s="1"/>
+      <c r="T60" s="1"/>
+      <c r="U60" s="20"/>
+      <c r="V60" s="20"/>
       <c r="W60" s="1"/>
       <c r="X60" s="1"/>
       <c r="Y60" s="29"/>
       <c r="Z60" s="29"/>
       <c r="AA60" s="29"/>
       <c r="AB60" s="10"/>
     </row>
-    <row r="61" spans="1:28" ht="17.45" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-        <v>413</v>
+    <row r="61" spans="1:28" ht="17.45" customHeight="1">
+      <c r="A61" s="7" t="s">
+        <v>313</v>
       </c>
       <c r="B61" s="17">
-        <v>8505</v>
-[...7 lines deleted...]
-        <v>6007</v>
+        <v>8502</v>
+      </c>
+      <c r="C61" s="13" t="s">
+        <v>415</v>
+      </c>
+      <c r="D61" s="13">
+        <v>8183</v>
+      </c>
+      <c r="E61" s="15" t="s">
+        <v>420</v>
+      </c>
+      <c r="F61" s="15">
+        <v>6013</v>
       </c>
       <c r="G61" s="17" t="s">
-        <v>449</v>
+        <v>134</v>
       </c>
       <c r="H61" s="17">
-        <v>6112</v>
-[...5 lines deleted...]
-        <v>25871168</v>
+        <v>6106</v>
+      </c>
+      <c r="I61" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="J61" s="13">
+        <v>22808547</v>
       </c>
       <c r="K61" s="13"/>
       <c r="L61" s="13"/>
-      <c r="M61" s="38"/>
-[...14 lines deleted...]
-      <c r="AB61" s="43"/>
+      <c r="M61" s="24"/>
+      <c r="N61" s="24"/>
+      <c r="O61" s="24"/>
+      <c r="P61" s="24"/>
+      <c r="Q61" s="24"/>
+      <c r="R61" s="24"/>
+      <c r="S61" s="1"/>
+      <c r="T61" s="1"/>
+      <c r="U61" s="20"/>
+      <c r="V61" s="20"/>
+      <c r="W61" s="1"/>
+      <c r="X61" s="1"/>
+      <c r="Y61" s="29"/>
+      <c r="Z61" s="29"/>
+      <c r="AA61" s="29"/>
+      <c r="AB61" s="10"/>
     </row>
     <row r="62" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A62" s="45" t="s">
-        <v>210</v>
+      <c r="A62" s="7" t="s">
+        <v>471</v>
       </c>
       <c r="B62" s="17">
-        <v>22392500</v>
-[...7 lines deleted...]
-        <v>6008</v>
+        <v>8501</v>
+      </c>
+      <c r="C62" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="D62" s="13">
+        <v>22397903</v>
+      </c>
+      <c r="E62" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="F62" s="15">
+        <v>22396629</v>
       </c>
       <c r="G62" s="17" t="s">
-        <v>309</v>
+        <v>494</v>
       </c>
       <c r="H62" s="17">
-        <v>22396748</v>
-[...2 lines deleted...]
-      <c r="J62" s="13"/>
+        <v>6107</v>
+      </c>
+      <c r="I62" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="J62" s="13">
+        <v>25871113</v>
+      </c>
       <c r="K62" s="13"/>
       <c r="L62" s="13"/>
+      <c r="M62" s="24"/>
+      <c r="N62" s="24"/>
+      <c r="O62" s="24"/>
+      <c r="P62" s="24"/>
+      <c r="Q62" s="24"/>
+      <c r="R62" s="24"/>
+      <c r="S62" s="1"/>
+      <c r="T62" s="1"/>
+      <c r="U62" s="20"/>
+      <c r="V62" s="20"/>
+      <c r="W62" s="1"/>
+      <c r="X62" s="1"/>
+      <c r="Y62" s="29"/>
+      <c r="Z62" s="29"/>
+      <c r="AA62" s="29"/>
+      <c r="AB62" s="10"/>
     </row>
     <row r="63" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A63" s="13"/>
-      <c r="B63" s="13"/>
+      <c r="A63" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="B63" s="17">
+        <v>8503</v>
+      </c>
       <c r="C63" s="13"/>
       <c r="D63" s="13"/>
-      <c r="E63" s="13" t="s">
-[...3 lines deleted...]
-        <v>6014</v>
+      <c r="E63" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="F63" s="15">
+        <v>22395752</v>
       </c>
       <c r="G63" s="17" t="s">
-        <v>310</v>
+        <v>39</v>
       </c>
       <c r="H63" s="17">
-        <v>22396768</v>
-[...2 lines deleted...]
-      <c r="J63" s="13"/>
+        <v>6108</v>
+      </c>
+      <c r="I63" s="16" t="s">
+        <v>263</v>
+      </c>
+      <c r="J63" s="16">
+        <v>22806218</v>
+      </c>
       <c r="K63" s="13"/>
       <c r="L63" s="13"/>
+      <c r="M63" s="24"/>
+      <c r="N63" s="24"/>
+      <c r="O63" s="24"/>
+      <c r="P63" s="24"/>
+      <c r="Q63" s="24"/>
+      <c r="R63" s="24"/>
+      <c r="S63" s="1"/>
+      <c r="T63" s="1"/>
+      <c r="U63" s="20"/>
+      <c r="V63" s="20"/>
+      <c r="W63" s="1"/>
+      <c r="X63" s="1"/>
+      <c r="Y63" s="29"/>
+      <c r="Z63" s="29"/>
+      <c r="AA63" s="29"/>
+      <c r="AB63" s="10"/>
     </row>
     <row r="64" spans="1:28" ht="17.45" customHeight="1">
-      <c r="A64" s="13"/>
-      <c r="B64" s="13"/>
+      <c r="A64" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="B64" s="17">
+        <v>8504</v>
+      </c>
       <c r="C64" s="13"/>
       <c r="D64" s="13"/>
-      <c r="E64" s="32" t="s">
-[...10 lines deleted...]
-      <c r="J64" s="13"/>
+      <c r="E64" s="13"/>
+      <c r="F64" s="13"/>
+      <c r="G64" s="17" t="s">
+        <v>349</v>
+      </c>
+      <c r="H64" s="17">
+        <v>6110</v>
+      </c>
+      <c r="I64" s="16" t="s">
+        <v>353</v>
+      </c>
+      <c r="J64" s="16">
+        <v>25871168</v>
+      </c>
       <c r="K64" s="13"/>
       <c r="L64" s="13"/>
+      <c r="M64" s="24"/>
+      <c r="N64" s="24"/>
+      <c r="O64" s="24"/>
+      <c r="P64" s="24"/>
+      <c r="Q64" s="24"/>
+      <c r="R64" s="24"/>
+      <c r="S64" s="1"/>
+      <c r="T64" s="1"/>
+      <c r="U64" s="20"/>
+      <c r="V64" s="20"/>
+      <c r="W64" s="1"/>
+      <c r="X64" s="1"/>
+      <c r="Y64" s="29"/>
+      <c r="Z64" s="29"/>
+      <c r="AA64" s="29"/>
+      <c r="AB64" s="10"/>
     </row>
-    <row r="65" spans="1:12" ht="17.45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B65" s="13"/>
+    <row r="65" spans="1:28" ht="17.45" customHeight="1">
+      <c r="A65" s="17" t="s">
+        <v>388</v>
+      </c>
+      <c r="B65" s="17">
+        <v>8505</v>
+      </c>
       <c r="C65" s="13"/>
       <c r="D65" s="13"/>
-      <c r="E65" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E65" s="56" t="s">
+        <v>296</v>
+      </c>
+      <c r="F65" s="57"/>
       <c r="G65" s="17" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H65" s="17">
-        <v>6100</v>
+        <v>6109</v>
       </c>
       <c r="I65" s="13"/>
       <c r="J65" s="13"/>
       <c r="K65" s="13"/>
       <c r="L65" s="13"/>
+      <c r="M65" s="24"/>
+      <c r="N65" s="24"/>
+      <c r="O65" s="24"/>
+      <c r="P65" s="24"/>
+      <c r="Q65" s="24"/>
+      <c r="R65" s="24"/>
+      <c r="S65" s="31"/>
+      <c r="T65" s="31"/>
+      <c r="U65" s="21"/>
+      <c r="V65" s="21"/>
+      <c r="W65" s="1"/>
+      <c r="X65" s="1"/>
+      <c r="Y65" s="29"/>
+      <c r="Z65" s="29"/>
+      <c r="AA65" s="29"/>
+      <c r="AB65" s="10"/>
     </row>
-    <row r="66" spans="1:12" ht="17.45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B66" s="13"/>
+    <row r="66" spans="1:28" ht="17.45" customHeight="1" thickBot="1">
+      <c r="A66" s="45" t="s">
+        <v>195</v>
+      </c>
+      <c r="B66" s="17">
+        <v>22392500</v>
+      </c>
       <c r="C66" s="13"/>
       <c r="D66" s="13"/>
       <c r="E66" s="13" t="s">
-        <v>318</v>
+        <v>460</v>
       </c>
       <c r="F66" s="13">
-        <v>6011</v>
-[...2 lines deleted...]
-      <c r="H66" s="13"/>
+        <v>6007</v>
+      </c>
+      <c r="G66" s="17" t="s">
+        <v>420</v>
+      </c>
+      <c r="H66" s="17">
+        <v>6112</v>
+      </c>
       <c r="I66" s="13"/>
       <c r="J66" s="13"/>
       <c r="K66" s="13"/>
       <c r="L66" s="13"/>
+      <c r="M66" s="38"/>
+      <c r="N66" s="38"/>
+      <c r="O66" s="38"/>
+      <c r="P66" s="38"/>
+      <c r="Q66" s="38"/>
+      <c r="R66" s="38"/>
+      <c r="S66" s="39"/>
+      <c r="T66" s="39"/>
+      <c r="U66" s="40"/>
+      <c r="V66" s="40"/>
+      <c r="W66" s="41"/>
+      <c r="X66" s="41"/>
+      <c r="Y66" s="42"/>
+      <c r="Z66" s="42"/>
+      <c r="AA66" s="42"/>
+      <c r="AB66" s="43"/>
     </row>
-    <row r="67" spans="1:12" ht="17.45" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="F67" s="37">
+    <row r="67" spans="1:28" ht="17.45" customHeight="1">
+      <c r="A67" s="13"/>
+      <c r="B67" s="13"/>
+      <c r="C67" s="13"/>
+      <c r="D67" s="13"/>
+      <c r="E67" s="13" t="s">
+        <v>461</v>
+      </c>
+      <c r="F67" s="13">
+        <v>6008</v>
+      </c>
+      <c r="G67" s="17" t="s">
+        <v>288</v>
+      </c>
+      <c r="H67" s="17">
+        <v>22396748</v>
+      </c>
+      <c r="I67" s="13"/>
+      <c r="J67" s="13"/>
+      <c r="K67" s="13"/>
+      <c r="L67" s="13"/>
+    </row>
+    <row r="68" spans="1:28" ht="17.45" customHeight="1">
+      <c r="A68" s="13"/>
+      <c r="B68" s="13"/>
+      <c r="C68" s="13"/>
+      <c r="D68" s="13"/>
+      <c r="E68" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="F68" s="13">
+        <v>6014</v>
+      </c>
+      <c r="G68" s="17" t="s">
+        <v>289</v>
+      </c>
+      <c r="H68" s="17">
+        <v>22396768</v>
+      </c>
+      <c r="I68" s="13"/>
+      <c r="J68" s="13"/>
+      <c r="K68" s="13"/>
+      <c r="L68" s="13"/>
+    </row>
+    <row r="69" spans="1:28" ht="17.45" customHeight="1">
+      <c r="A69" s="13"/>
+      <c r="B69" s="13"/>
+      <c r="C69" s="13"/>
+      <c r="D69" s="13"/>
+      <c r="E69" s="32" t="s">
+        <v>295</v>
+      </c>
+      <c r="F69" s="13">
+        <v>6009</v>
+      </c>
+      <c r="G69" s="62" t="s">
+        <v>289</v>
+      </c>
+      <c r="H69" s="63"/>
+      <c r="I69" s="13"/>
+      <c r="J69" s="13"/>
+      <c r="K69" s="13"/>
+      <c r="L69" s="13"/>
+    </row>
+    <row r="70" spans="1:28" ht="17.45" customHeight="1">
+      <c r="A70" s="13"/>
+      <c r="B70" s="13"/>
+      <c r="C70" s="13"/>
+      <c r="D70" s="13"/>
+      <c r="E70" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="F70" s="13">
+        <v>6010</v>
+      </c>
+      <c r="G70" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="H70" s="17">
+        <v>6100</v>
+      </c>
+      <c r="I70" s="13"/>
+      <c r="J70" s="13"/>
+      <c r="K70" s="13"/>
+      <c r="L70" s="13"/>
+    </row>
+    <row r="71" spans="1:28" ht="17.45" customHeight="1">
+      <c r="A71" s="13"/>
+      <c r="B71" s="13"/>
+      <c r="C71" s="13"/>
+      <c r="D71" s="13"/>
+      <c r="E71" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="F71" s="13">
+        <v>6011</v>
+      </c>
+      <c r="G71" s="13"/>
+      <c r="H71" s="13"/>
+      <c r="I71" s="13"/>
+      <c r="J71" s="13"/>
+      <c r="K71" s="13"/>
+      <c r="L71" s="13"/>
+    </row>
+    <row r="72" spans="1:28" ht="17.45" customHeight="1" thickBot="1">
+      <c r="A72" s="37"/>
+      <c r="B72" s="37"/>
+      <c r="C72" s="37"/>
+      <c r="D72" s="37"/>
+      <c r="E72" s="37" t="s">
+        <v>195</v>
+      </c>
+      <c r="F72" s="37">
         <v>22396760</v>
       </c>
-      <c r="G67" s="46"/>
-[...4 lines deleted...]
-      <c r="L67" s="37"/>
+      <c r="G72" s="46"/>
+      <c r="H72" s="46"/>
+      <c r="I72" s="37"/>
+      <c r="J72" s="37"/>
+      <c r="K72" s="37"/>
+      <c r="L72" s="37"/>
     </row>
   </sheetData>
   <sortState ref="M24:N31">
     <sortCondition ref="M24:M31"/>
   </sortState>
-  <mergeCells count="73">
+  <mergeCells count="70">
     <mergeCell ref="A1:AB1"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="S2:X2"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="Y2:AB2"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="K17:L17"/>
-    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="K30:L30"/>
     <mergeCell ref="I17:J17"/>
-    <mergeCell ref="I20:J20"/>
-    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="I29:J29"/>
     <mergeCell ref="M2:R2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="I2:J2"/>
-    <mergeCell ref="C54:D54"/>
-[...5 lines deleted...]
-    <mergeCell ref="E49:F49"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="E53:F53"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A16:B16"/>
-    <mergeCell ref="A20:B20"/>
-[...8 lines deleted...]
-    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="E45:F45"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="I58:J58"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="G69:H69"/>
+    <mergeCell ref="I32:J32"/>
     <mergeCell ref="I36:J36"/>
-    <mergeCell ref="I53:J53"/>
-[...8 lines deleted...]
-    <mergeCell ref="E60:F60"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="I57:J57"/>
+    <mergeCell ref="I49:J49"/>
+    <mergeCell ref="O37:P37"/>
+    <mergeCell ref="E65:F65"/>
     <mergeCell ref="AA7:AB7"/>
     <mergeCell ref="AA19:AB19"/>
-    <mergeCell ref="M35:N35"/>
-[...4 lines deleted...]
-    <mergeCell ref="K50:L50"/>
+    <mergeCell ref="K36:L36"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="K49:L49"/>
+    <mergeCell ref="K54:L54"/>
     <mergeCell ref="Y7:Z7"/>
-    <mergeCell ref="G46:H46"/>
-[...4 lines deleted...]
-    <mergeCell ref="W24:X24"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="U25:V25"/>
+    <mergeCell ref="W25:X25"/>
+    <mergeCell ref="S25:T25"/>
+    <mergeCell ref="O21:P21"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.27559055118110237" right="0" top="0.27559055118110237" bottom="0.27559055118110237" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="58" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>已命名的範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>